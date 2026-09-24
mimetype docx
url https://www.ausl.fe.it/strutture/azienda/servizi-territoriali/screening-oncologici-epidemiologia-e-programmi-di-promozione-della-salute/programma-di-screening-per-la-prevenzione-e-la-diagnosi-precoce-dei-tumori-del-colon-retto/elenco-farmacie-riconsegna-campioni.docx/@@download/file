--- v0 (2026-06-22)
+++ v1 (2026-09-24)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/word/_rels/header1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:b/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -73,206 +73,185 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Per giorni e orari di apertura del CUP consultare la farmacia di riferimento</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>ARGENTA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Farmacia Comunale SOELIA di Argenta – Piazza Giuseppe Garibaldi, 2/c, 44011 Argenta (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Farmacia Comunale SOELIA di Bando – Via Fiorana, 10/b, 44011 Bando (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Farmacia Comunale SOELIA di Santa Maria Codifiume – Via Fascinata, 17/a, 44011 Santa Maria Codifiume (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Farmacia Minghini – Via Provinciale, 40/b, 44013 Consandolo (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Farmacia San Nicolò – Dott. Marchesini Luca – Via Nazionale, 39/a, 44040 San Nicolò (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Trevisani di Trevisani Stefania – Via </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Giovanni Amendola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
@@ -327,54 +306,51 @@
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Argenta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">armacia Cacciatori – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -441,54 +417,51 @@
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Argenta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Le Strine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
@@ -562,402 +535,360 @@
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Argenta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Santa Rita Snc – Via P. Liverani, 8, 48011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Alfonsine (RA) fraz. Filo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Forma1"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>BONDENO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Farmacia Beata Vergine Addolorata – Via Edmondo De Amicis, 22 44012 Bondeno (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> S. M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>atteo – Via Virgiliana, 132, 44012 Pilastri Bondeno (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia Pasti – Piazza Giuseppe Garibaldi, 38, 44012 Bondeno (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...32 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Farmacia Magni e Boccasanta snc – Viale Passardi, 116, 44012 Bondeno (FE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="Forma2"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma2" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>CENTO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
@@ -996,54 +927,51 @@
         <w:t xml:space="preserve">Cento </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Lodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1090,54 +1018,51 @@
         <w:t>67/B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 44042 Cento (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1159,242 +1084,224 @@
         <w:t xml:space="preserve">Cento </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia S. Luigi – Via Bondenese,85/A, 44042 Buonacompra Cento (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>San Sebastiano – Via di Renazzo,48, 44045 Renazzo Cento (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>enazzo – Via di Renazzo,64, 44042 Renazzo Cento (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia Santa Chiara – Via Dodici Morelli, 40, 44042 Dodici Morelli Cento Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia San Lorenzo – Via Correggio, 449/1, 44041 Casumaro Cento Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia Manuela Ghini Vediun Pharma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Via </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C. Breveglieri</w:t>
       </w:r>
@@ -1426,146 +1333,136 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>, 4404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cento Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="3" name="Forma3"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma3" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>CODIGORO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
@@ -1577,79 +1474,73 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ucci – Pontelangorino Centro, 88, 44021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pontelangorino (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Farmacia Bornazzini – Piazza Matteotti, 6, 44021 Codigoro Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Santa Rita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
@@ -1657,142 +1548,132 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Libertà</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>, 17, 44021 Codigoro Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="4" name="Forma4"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma4" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>COMACCHIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
@@ -1817,54 +1698,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>oro – Piazza Vincenzino Folegatti, 14, 44022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">  Comacchio Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1872,54 +1750,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Lido – Viale Giosuè Carducci, 184, 44029 Lido degli Estensi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comacchio Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1983,54 +1858,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Porto Garibaldi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Comacchio Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Laf</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2072,54 +1944,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 44022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">  Comacchio Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2189,54 +2058,51 @@
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 44022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">  Comacchio Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Romea Di Farmadelta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2255,244 +2121,225 @@
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 14/b, 44022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">  Vaccolino Comacchio Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Dispensario Farmadelta sas della dott.ssa Pasqualini &amp; co – Via dei cervi, 27/29, 44020 Lido di Volano Comacchio Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Savonuzzi – Via Fontana, 52, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>44022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">  Comacchio Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="Forma5"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma5" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>COPPARO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Ambrogio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Via Gnani A.,12, 44034 Ambrogio Copparo Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
@@ -2505,303 +2352,298 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>aselli – Donatori di Sangue, 1, 44034 Tamara</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> Copparo Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
-          <w:highlight w:val="none"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Farmacia San Pietro s.n.c – Via G. Carducci, 1 A/B, 44034 Copparo Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="720" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Farmacia Caretti-- Piazza Popolo, 34, 44034 Copparo Ferrara (FE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="Forma6"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma6" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>FERRARA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Comunale 1– Porta Mare servizi  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>– Corso Porta Mare, 116, 44121 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Comunale 2 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Estense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Via Bologna, 175, 44121 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Farmacia Comunale 3 – Gaibanella – Via Brigata Partigiana Babini, 32, 44124 Gaibanella (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Farmacia Comunale 4 – Arianuova – Via Arianuova, 117, 44121 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Farmacia Comunale 5 – Mizzana – Via Modena, 185, 44122 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Comunale </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
@@ -2843,54 +2685,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Comunale 7 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Barco</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Via </w:t>
       </w:r>
@@ -2915,75 +2754,69 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>56/B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>, 44122 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Farmacia Comunale 8 – Stazione – Piazzale Stazione, 5, 44122 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Comunale 9 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Foro Boario</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Via </w:t>
       </w:r>
@@ -2991,54 +2824,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Vasco Zappaterra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>, 1, 44121 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Comunale 10 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Krasnodar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Viale </w:t>
       </w:r>
@@ -3046,96 +2876,87 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Krasnodar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>, 39, 44121 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Farmacia Comunale 11 – Pontegradella – Via Pioppa, 170, 44123 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Nuova Farmacia Jublin - Via Bologna, 78 – 78/A, 44121 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>uova</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> F</w:t>
       </w:r>
@@ -3160,54 +2981,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">odi – Corso Isonzo, 1, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>44121 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
@@ -3266,92 +3084,86 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pontelagoscuro Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia della Salute – Piazza Emilia, 26,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> 44122 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia Consolini – Via Ladino, 2,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4412</w:t>
       </w:r>
@@ -3359,54 +3171,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>4 Porotto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia Carlini – Via Palazzetto, 3,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> 44123</w:t>
       </w:r>
@@ -3414,54 +3223,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia BENU Alla Sorgente – Via dei Calzolai, 448,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> 44123</w:t>
       </w:r>
@@ -3469,198 +3275,177 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Francolino </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia Celtini Dr. Gian Paolo – Corso del Popolo, 105A, 44123 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia F.I.d.e.S. Dr. Boari – Corso della Giovecca Popolo, 129, 44121 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia San Romano – Via Carlo Mayr, 28, 44121 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia Navarra – Corso Martiri della Libertà, 27, 44121 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia Cacciari – Via Ducentola, 2/B, 44124 Ducentola Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia San Pietro – Via Modena, 491, 44124 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Ariostea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3682,54 +3467,51 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Palestro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 74, 44121 Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Centrale Dott.ssa Lucia Borghi - Viale </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Cavour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3773,54 +3555,51 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3842,54 +3621,51 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ampieri – Via Comacchio, 239, 44124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3933,54 +3709,51 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Davide Colla – Via Bologna, 245/B, 44122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3996,150 +3769,173 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Benu Castello – Via Giusti, 4, 44122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Farmacia Marrara – Via Primaro, 54 Marrara (FE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="Forma7"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma7" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="none"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>FISCAGLIA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
@@ -4147,54 +3943,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>orreggiani – Via Ludovico Ariosto, 42, 44027</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fiscaglia Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4232,477 +4025,451 @@
         </w:rPr>
         <w:t>Corso Giacomo Matteotti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46/a, 44025 Massa Fiscaglia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fiscaglia Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="Forma8"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma8" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>GORO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b w:val="false"/>
-          <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia del Porto di Farmadelta – Via Barchessa, 3, 44020 Goro Ferrara </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b w:val="false"/>
-          <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Gorino – Via Gorino, 191/193, 44020 Goro Ferrara </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="9" name="Forma9"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma9" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>JOLANDA DI SAVOIA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b w:val="false"/>
-          <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Farmacia Corso – Via Martiri, 27, 44037 Jolanda di Savoia Copparo (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b w:val="false"/>
-          <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="10" name="Forma10"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma10" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="none"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>LAGOSANTO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4723,142 +4490,132 @@
         </w:rPr>
         <w:t xml:space="preserve"> L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>agosanto – Via Don Giovanni Minzoni, 1, 44023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lagosanto Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="11" name="Forma11"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma11" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>MESOLA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4866,54 +4623,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Finessi – Via della Liberazione, 44026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Mesola Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
@@ -4943,54 +4697,51 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">oretta – Piazza Vittorio Veneto, 40, 44026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Bosco Mesola Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia S. A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ntonio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5117,146 +4868,136 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. S.A.S. - Via Mazzini, 3, 44026 Mesola Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="12" name="Forma12"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma12" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>OSTELLATO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
@@ -5306,84 +5047,80 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>aribaldi, 1, 44020 Ostellato Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="none"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia Luciani – Via Edmo Ido Manzolli, 36, 44020 Rovereto Ostellato Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="none"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Sattin Dott.ssa V. Sattin</w:t>
       </w:r>
@@ -5455,54 +5192,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ostellato Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5563,254 +5297,228 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Lidi Ferraresi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 142/144, 44020 Ostellato Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="13" name="Forma13"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma13" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...32 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>PORTOMAGGIORE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia Santi – Piazza Umberto I, 16, 44015 Portomaggiore Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Annunziata Dr. Houmani A. – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Via del Palazzone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 3, 44015 Maiero Portomaggiore Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia Sa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>bbion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5849,166 +5557,153 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 44015 Portomaggiore Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="14" name="Forma14"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma14" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>POGGIO RENATICO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia S. Michele – Via Roma, 45, 44028 Poggio Renatico Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Filippo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6075,164 +5770,153 @@
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Gallo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia Dott.ssa Zanetti Monia – Via Coronella, 73, 44028 Coronella Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="15" name="Forma15"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma15" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>RIVA DEL PO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
@@ -6244,54 +5928,51 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">an Giuseppe – Via Belvedere, 1, 44033 Alberone </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Copparo Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6303,54 +5984,51 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Fiumana di Mattiazzo Dott.ssa Anna – Via Giuseppe Garibaldi, 42, 44033 Berra </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>Copparo Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6421,54 +6099,51 @@
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Cologna Berra Copparo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6546,51 +6221,50 @@
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Ro Ferrarese Copparo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
@@ -6710,199 +6384,183 @@
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Serravalle Copparo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="16" name="Forma16"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma16" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>TERRE DEL RENO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia Sant’Agostino – Via Statale, 183, 44047 Sant’Agostino Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia Celeghini – Via Statale, 383/d, 44047 Terre del Reno Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>San Carlo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6927,182 +6585,169 @@
         <w:t>50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 44047 San Carlo Terre del Reno Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Farmacia Fusaroli Grandi – Corso Italia, 196, 44047 Mirabello Cento Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="17" name="Forma17"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma17" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>RESIGNANA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Tosi Dr. Anna</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7174,256 +6819,238 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b w:val="false"/>
-          <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Farmacia Pasquali Dr. Maria Luisa -  Viale Roma, 10, 44039 Tresigallo (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Farmacia S. Stefano dei Dott.ri Vincenzo Chinea e Maria Ricco’ – Via Firminianus Consul, 25/a, 44035 Formignana Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="18" name="Forma18"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma18" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>VIGARANO MAINARDA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>armacia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>asquali – Via Cento, 145, 44049 Vigarano Mainarda Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="720" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia Lazzarini e Signorini – Via </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Mantova</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7440,2382 +7067,2521 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 44049 Vigarano Mainarda Ferrara (FE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="6056630" cy="44450"/>
+                <wp:extent cx="6057265" cy="45085"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="19" name="Forma19"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6055920" cy="43920"/>
+                          <a:ext cx="6057360" cy="45000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="a0a0a0"/>
+                          <a:srgbClr val="A0A0A0"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Forma19" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-3.5pt;width:476.8pt;height:3.4pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="t" style="width:476.9pt;height:3.5pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
-                <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId2"/>
-      <w:footerReference w:type="default" r:id="rId3"/>
+      <w:headerReference w:type="even" r:id="rId2"/>
+      <w:headerReference w:type="default" r:id="rId3"/>
+      <w:headerReference w:type="first" r:id="rId4"/>
+      <w:footerReference w:type="even" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:left="1134" w:right="1274" w:gutter="0" w:header="567" w:top="1701" w:footer="426" w:bottom="1276"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="00"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Normal"/>
       <w:spacing w:lineRule="atLeast" w:line="200"/>
-      <w:ind w:left="284" w:hanging="0"/>
+      <w:ind w:hanging="0" w:left="284"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:spacing w:lineRule="atLeast" w:line="200"/>
+      <w:ind w:hanging="0" w:left="284"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="708"/>
         <w:tab w:val="right" w:pos="10206" w:leader="none"/>
       </w:tabs>
       <w:spacing w:lineRule="auto" w:line="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Batang" w:cs="Arial"/>
-        <w:b/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="it-IT"/>
         <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
           <w14:srgbClr w14:val="000000">
             <w14:alpha w14:val="60000"/>
           </w14:srgbClr>
         </w14:shadow>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2185035" cy="533400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="20" name="Immagine 2" descr=""/>
+          <wp:docPr id="20" name="Immagine 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="20" name="Immagine 2" descr=""/>
+                  <pic:cNvPr id="20" name="Immagine 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2185035" cy="533400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="right" w:pos="10206" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Batang" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:eastAsia="it-IT"/>
+        <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+          <w14:srgbClr w14:val="000000">
+            <w14:alpha w14:val="60000"/>
+          </w14:srgbClr>
+        </w14:shadow>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="2185035" cy="533400"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="21" name="Immagine 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="21" name="Immagine 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2185035" cy="533400"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:pStyle w:val="Titolo1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-      </w:rPr>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="360"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -10095,94 +9861,94 @@
     <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo1">
-    <w:name w:val="Heading 1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Corpodeltesto"/>
+    <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="708"/>
         <w:tab w:val="left" w:pos="0" w:leader="none"/>
       </w:tabs>
       <w:spacing w:before="280" w:after="280"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo3">
-    <w:name w:val="Heading 3"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titolo3Carattere"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004d3216"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7f"/>
+      <w:color w:themeColor="accent1" w:themeShade="7f" w:val="1F3763"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num1z0" w:customStyle="1">
     <w:name w:val="WW8Num1z0"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num2z0" w:customStyle="1">
     <w:name w:val="WW8Num2z0"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num2z1" w:customStyle="1">
     <w:name w:val="WW8Num2z1"/>
     <w:qFormat/>
@@ -10591,336 +10357,354 @@
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num13z3" w:customStyle="1">
     <w:name w:val="WW8Num13z3"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="WW8NumSt12z0" w:customStyle="1">
     <w:name w:val="WW8NumSt12z0"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Carpredefinitoparagrafo1" w:customStyle="1">
     <w:name w:val="Car. predefinito paragrafo1"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="AbsatzStandardschriftart" w:customStyle="1">
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart" w:customStyle="1">
     <w:name w:val="Absatz-Standardschriftart"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Caratterepredefinitoparagrafo1" w:customStyle="1">
     <w:name w:val="Carattere predefinito paragrafo1"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="CollegamentoInternet">
-    <w:name w:val="Collegamento Internet"/>
+  <w:style w:type="character" w:styleId="CollegamentoInternetuser">
+    <w:name w:val="Collegamento Internet (user)"/>
     <w:rsid w:val="00e86a96"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CarattereCarattere" w:customStyle="1">
     <w:name w:val="Carattere Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Titolo3Carattere" w:customStyle="1">
     <w:name w:val="Titolo 3 Carattere"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Titolo3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="004d3216"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7f"/>
+      <w:color w:themeColor="accent1" w:themeShade="7f" w:val="1F3763"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo">
     <w:name w:val="Titolo"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Corpodeltesto"/>
-    <w:qFormat/>
+    <w:next w:val="BodyText"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodeltesto" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="BodyText" w:customStyle="1">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00e86a96"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Elenco">
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Corpodeltesto"/>
+    <w:basedOn w:val="BodyText"/>
     <w:rsid w:val="00e86a96"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
-    </w:rPr>
-[...42 lines deleted...]
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Indice">
+    <w:name w:val="Indice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolouser">
+    <w:name w:val="Titolo (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indiceuser" w:customStyle="1">
+    <w:name w:val="Indice (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e86a96"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Intestazione2" w:customStyle="1">
+    <w:name w:val="Intestazione2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e86a96"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Intestazione1" w:customStyle="1">
     <w:name w:val="Intestazione1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Corpodeltesto"/>
+    <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial Unicode MS" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Didascalia1" w:customStyle="1">
     <w:name w:val="Didascalia1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intestazioneepidipagina">
-    <w:name w:val="Intestazione e piè di pagina"/>
+  <w:style w:type="paragraph" w:styleId="Intestazioneepidipaginauser">
+    <w:name w:val="Intestazione e piè di pagina (user)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intestazione">
-    <w:name w:val="Header"/>
+  <w:style w:type="paragraph" w:styleId="Intestazioneepidipagina">
+    <w:name w:val="Intestazione e piè di pagina"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00e86a96"/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pidipagina">
-    <w:name w:val="Footer"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00e86a96"/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00e86a96"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00f6361d"/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-    <w:name w:val="No List"/>
+  <w:style w:type="numbering" w:styleId="Nessunelenco" w:default="1">
+    <w:name w:val="Nessun elenco"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10928,51 +10712,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10980,204 +10764,175 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.2.2.2$Windows_X86_64 LibreOffice_project/02b2acce88a210515b4a5bb2e46cbfb63fe97d56</Application>
+  <Application>LibreOffice/26.8.0.3$Windows_X86_64 LibreOffice_project/bce0998afefdbc355585ca324285661a2170ba77</Application>
   <AppVersion></AppVersion>
   <Pages>6</Pages>
-  <Words>1248</Words>
-[...2 lines deleted...]
-  <Paragraphs>139</Paragraphs>
+  <Words>1266</Words>
+  <Characters>6993</Characters>
+  <CharactersWithSpaces>8154</CharactersWithSpaces>
+  <Paragraphs>141</Paragraphs>
   <Company>Azienda USL Ferrara</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Riccardo Forni</dc:creator>
   <dc:description/>
   <dc:language>it-IT</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>Alle Redazioni in Indirizzo</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>