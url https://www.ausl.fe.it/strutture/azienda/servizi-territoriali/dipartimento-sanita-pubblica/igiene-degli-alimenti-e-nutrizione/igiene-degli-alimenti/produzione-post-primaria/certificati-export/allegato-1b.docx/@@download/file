--- v0 (2026-06-19)
+++ v1 (2026-11-01)
@@ -1,192 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9778" w:type="dxa"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6063"/>
         <w:gridCol w:w="3715"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A34F4B" w14:paraId="0E4DD4B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D3A3690" w14:textId="77777777" w:rsidR="00A34F4B" w:rsidRDefault="00DA2DD7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Su carta intestata dell’Operatore del</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D4C0541" w14:textId="77777777" w:rsidR="00A34F4B" w:rsidRDefault="00DA2DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Settore Alimentare (OSA) richiedente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="687291BC" w14:textId="77777777" w:rsidR="00A34F4B" w:rsidRDefault="00A34F4B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A34F4B" w14:paraId="088649D5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AE5DD73" w14:textId="77777777" w:rsidR="00A34F4B" w:rsidRDefault="00A34F4B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F6D595F" w14:textId="77777777" w:rsidR="00A34F4B" w:rsidRDefault="00DA2DD7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Al Direttore della </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="610A6E1F" w14:textId="5CFFDD11" w:rsidR="00A34F4B" w:rsidRDefault="005A3717">
+          <w:p w14:paraId="610A6E1F" w14:textId="77777777" w:rsidR="00A34F4B" w:rsidRDefault="00DA2DD7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>U.O</w:t>
-[...6 lines deleted...]
-              <w:t>.C. Igiene degli Alimenti e Nutrizione</w:t>
+              <w:t>S.C. Igiene degli Alimenti e Nutrizione</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="682F8894" w14:textId="77777777" w:rsidR="00A34F4B" w:rsidRDefault="00DA2DD7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dell'Azienda USL di Ferrara</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0297967F" w14:textId="77777777" w:rsidR="00A34F4B" w:rsidRDefault="00DA2DD7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -525,83 +514,80 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A tal fine:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9F8915" w14:textId="77777777" w:rsidR="00A34F4B" w:rsidRDefault="00DA2DD7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1) dichiara che:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5AD9FA" w14:textId="77777777" w:rsidR="00A34F4B" w:rsidRDefault="00DA2DD7">
+    <w:p w14:paraId="6468FC4C" w14:textId="373B5938" w:rsidR="00A34F4B" w:rsidRDefault="00DA2DD7" w:rsidP="00084174">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="13"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">- i prodotti alimentari da esportare saranno ispezionabili presso la sede di via _____________________________________________________n. _______ </w:t>
-[...16 lines deleted...]
-        <w:t>- nel Comune di _____________________________________ fino alla data rilascio del certificato (o di avvenuta ispezione)</w:t>
+        <w:t>- i prodotti alimentari da esportare saranno ispezionabili presso la sede di via _____________________________________________________n. _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00084174">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nel Comune di _____________________________________ fino alla data rilascio del certificato (o di avvenuta ispezione)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA3DD75" w14:textId="77777777" w:rsidR="00A34F4B" w:rsidRDefault="00A34F4B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B738FEB" w14:textId="183CD558" w:rsidR="00A34F4B" w:rsidRDefault="00DA2DD7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1234,151 +1220,152 @@
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Timbro Ditta e Firma del richiedente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C33D89C" w14:textId="77777777" w:rsidR="00A34F4B" w:rsidRDefault="00A34F4B"/>
     <w:sectPr w:rsidR="00A34F4B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A34F4B"/>
-    <w:rsid w:val="005A3717"/>
+    <w:rsid w:val="00084174"/>
+    <w:rsid w:val="004277EF"/>
     <w:rsid w:val="00A34F4B"/>
     <w:rsid w:val="00DA2DD7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="524A6A41"/>
   <w15:docId w15:val="{04D5C9EA-949F-4EEC-B7C5-0F895BAF182B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1855,51 +1842,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="Grigliatabella">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00333AFD"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2151,59 +2138,59 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>880</Words>
-  <Characters>5021</Characters>
+  <Characters>5016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5890</CharactersWithSpaces>
+  <CharactersWithSpaces>5885</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>f.chiechio</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>it-IT</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>12.0000</vt:lpwstr>