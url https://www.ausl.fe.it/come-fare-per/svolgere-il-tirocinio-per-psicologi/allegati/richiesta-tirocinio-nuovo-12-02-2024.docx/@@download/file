--- v0 (2025-12-05)
+++ v1 (2026-07-27)
@@ -2,71 +2,73 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00343897" w:rsidRPr="00343897" w:rsidRDefault="00343897" w:rsidP="00343897">
       <w:pPr>
         <w:pStyle w:val="Citazioneintensa"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00343897">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
         <w:t>Richiesta disponibilità al tutor per i tirocini</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00343897" w:rsidRDefault="00343897" w:rsidP="00343897">
       <w:pPr>
         <w:widowControl/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -747,62 +749,52 @@
           <w:b/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00343897" w:rsidRDefault="00FB12EC" w:rsidP="00343897">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">SOLO PER RICHIEDENTI ISCRITTI A S.S. IN PSICOTERAPIA RICONOSCIUTE DAL MIUR O MASTER DI II </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>SOLO PER RICHIEDENTI ISCRITTI A S.S. IN PSICOTERAPIA RICONOSCIUTE DAL MIUR O MASTER DI II LIV.:</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00FB12EC" w:rsidRDefault="00FB12EC" w:rsidP="00343897">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Iscrizione Ordine Psicologi di ……………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -1242,67 +1234,51 @@
     </w:p>
     <w:p w:rsidR="00FB12EC" w:rsidRDefault="00FB12EC" w:rsidP="00FB12EC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="8930"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:u w:val="dotted"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F678AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tel. Segreteria Tirocini </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Tel. Segreteria Tirocini Placement </w:t>
       </w:r>
       <w:r w:rsidRPr="0048091B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:u w:val="dotted"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F678AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> e-mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0048091B">
         <w:rPr>
@@ -2455,282 +2431,606 @@
           <w:tab w:val="left" w:pos="8930"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00553E2E" w:rsidRPr="00F678AF" w:rsidRDefault="00553E2E" w:rsidP="00553E2E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="8930"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F678AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>è</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">è prorogato fino al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048091B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553E2E" w:rsidRPr="00F678AF" w:rsidRDefault="00553E2E" w:rsidP="00553E2E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00553E2E" w:rsidRPr="00F678AF" w:rsidRDefault="00553E2E" w:rsidP="00553E2E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F678AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:lang w:eastAsia="it-IT"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> prorogato fino al </w:t>
+          <w:b/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>Motivi della proroga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553E2E" w:rsidRPr="00F678AF" w:rsidRDefault="00553E2E" w:rsidP="00553E2E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F678AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00F678AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Astensione obbligatoria per maternità</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553E2E" w:rsidRPr="00F678AF" w:rsidRDefault="00553E2E" w:rsidP="00553E2E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F678AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00F678AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Astensione obbligatoria per infortunio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553E2E" w:rsidRPr="00F678AF" w:rsidRDefault="00553E2E" w:rsidP="00553E2E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F678AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00F678AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Astensione obbligatoria per malattia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553E2E" w:rsidRPr="00F678AF" w:rsidRDefault="00553E2E" w:rsidP="00553E2E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F678AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00F678AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sospensione tirocinio da disposizioni legislative per emergenza sanitaria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553E2E" w:rsidRPr="00F678AF" w:rsidRDefault="00553E2E" w:rsidP="00553E2E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F678AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00F678AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Non conseguimento degli obiettivi formativi nei tempi previsti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553E2E" w:rsidRPr="00F678AF" w:rsidRDefault="00553E2E" w:rsidP="00553E2E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F678AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00F678AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ampliamento delle attività ai fini del raggiungimento degli obiettivi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRPr="00F678AF" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F678AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data </w:t>
       </w:r>
       <w:r w:rsidRPr="0048091B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:u w:val="dotted"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...28 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F678AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...15 lines deleted...]
-          <w:b/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRPr="00F678AF" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRPr="00F678AF" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F678AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F06F"/>
-      </w:r>
+        <w:t>Firma del/la Tirocinante (per presa visione ed accettazione)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRPr="0048091B" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048091B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRPr="00F678AF" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRPr="00F678AF" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRPr="00F678AF" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F678AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Astensione obbligatoria per maternità</w:t>
-[...12 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Firma del Soggetto Promotore </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per autorizzazione ed estensione copertura assicurativa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRPr="0048091B" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048091B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRPr="00F678AF" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRPr="00F678AF" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRPr="00F678AF" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F678AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F06F"/>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> Ampliamento delle attività ai fini del raggiungimento degli obiettivi</w:t>
+        <w:t>Firma del Soggetto Ospitante / Tutor aziendale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A257AE" w:rsidRDefault="00A257AE" w:rsidP="00A257AE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048091B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00553E2E" w:rsidRPr="00553E2E" w:rsidRDefault="00553E2E" w:rsidP="00553E2E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00553E2E" w:rsidRPr="005F7A04" w:rsidRDefault="00553E2E" w:rsidP="005F7A04">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -2741,927 +3041,141 @@
           <w:tab w:val="left" w:pos="6663"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005F7A04" w:rsidRDefault="005F7A04" w:rsidP="005F7A04">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A333D" w:rsidRPr="00F678AF" w:rsidRDefault="006A333D" w:rsidP="006A333D">
-[...785 lines deleted...]
-    <w:sectPr w:rsidR="006E7122">
+    <w:sectPr w:rsidR="005F7A04">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D2DEA" w:rsidRDefault="007D2DEA" w:rsidP="00343897">
+    <w:p w:rsidR="0077798C" w:rsidRDefault="0077798C" w:rsidP="00343897">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D2DEA" w:rsidRDefault="007D2DEA" w:rsidP="00343897">
+    <w:p w:rsidR="0077798C" w:rsidRDefault="0077798C" w:rsidP="00343897">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D2DEA" w:rsidRDefault="007D2DEA" w:rsidP="00343897">
+    <w:p w:rsidR="0077798C" w:rsidRDefault="0077798C" w:rsidP="00343897">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D2DEA" w:rsidRDefault="007D2DEA" w:rsidP="00343897">
+    <w:p w:rsidR="0077798C" w:rsidRDefault="0077798C" w:rsidP="00343897">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00343897" w:rsidRDefault="00343897">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="it-IT"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1562100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-354331</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3724216" cy="771369"/>
               <wp:effectExtent l="0" t="0" r="10160" b="10160"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Gruppo 2"/>
               <wp:cNvGraphicFramePr>
@@ -3826,58 +3340,58 @@
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:group id="Gruppo 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:123pt;margin-top:-27.9pt;width:293.25pt;height:60.75pt;z-index:251658240;mso-position-horizontal-relative:page" coordorigin="434,-2555" coordsize="5544,1583" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAN1J+JpWBAAAvwsAAA4AAABkcnMvZTJvRG9jLnhtbNxWbW/jNgz+PmD/&#10;QfB3N7Zjx7HR9NDGSXFAtxW72w9QbDkWzrY0SWnSDfvvIyU7SV9w17XfFiAGJUoU+fAhpctPh64l&#10;D0xpLvqFF14EHmF9KSrebxfeH1/X/twj2tC+oq3o2cJ7ZNr7dPXzT5d7mbNINKKtmCJgpNf5Xi68&#10;xhiZTya6bFhH9YWQrAdlLVRHDQzVdlIpugfrXTuJgmA22QtVSSVKpjXMFk7pXVn7dc1K81tda2ZI&#10;u/DAN2O/yn43+J1cXdJ8q6hseDm4Qd/hRUd5D4ceTRXUULJT/IWpjpdKaFGbi1J0E1HXvGQ2Bogm&#10;DJ5Fc6vETtpYtvl+K48wAbTPcHq32fLXh3tFeLXwIo/0tIMU3aqdlIJEiM1ebnNYcqvkF3mvXIAg&#10;3onymwb15Lkex1u3mGz2v4gK7NGdERabQ606NAFRk4NNweMxBexgSAmT0zSKo3DmkRJ0aRpOZ5nL&#10;UdlAInFbPI09Ako/SpJk1K2G7UkSgxb3hsl8itoJzd251tfBt6tLycsc/gOkIL2A9MfUg11mp5g3&#10;GOneZKOj6ttO+pB9SQ3f8JabR8tkgAid6h/ueYlQ4+CUnemYHdDiocQGN65xOyhGZFNDerFsaL9l&#10;11pCCQAasH2cUkrsG0YrjdOI0FMrdvjEi03L5Zq3LeYO5SFeqKJnLHwFMsfwQpS7jvXGlaxiLYQu&#10;et1wqT2ictZtGDBQfa5CSxQgw502eBzSwpbR39H8Ogiy6MZfJsHSj4N05V9nceqnwSqNg3geLsPl&#10;P7g7jPOdZgADbQvJB19h9oW3r9bM0F1cNdqqJg/U9g7HJXDIcmp0EeiFkKCvWpW/A9iwDmSjmCkb&#10;FGtAbpiHxUeFhfmELOZAQ4n9sGrC6Twd+B/HlgQOJVs8SQY9Dtk/j+In5AdqKG1umegICoA1eGqx&#10;pg8AtYttXIJe9wIzbmNp+ycTEISbGSE4z1IWZKv5ah77cTRbQZaKwr9eL2N/tg7TpJgWy2URjllq&#10;eFWxHo/5eJIs5qLl1chTrbabZatc8tb2NwCiT8smSJaTG2Ni0diJeFkYxcFNlPnr2Tz143Wc+Fka&#10;zP0gzG6yWRBncbF+GtId79nHQyL7hZclUWKzdOY0Eu0stsD+XsZG844buFpb3gEdjotojqW/6iub&#10;WkN56+QzKND9ExSQ7jHRlrJI0qFnAGfxhoCLW489AUZvqzO8tl+78r40VDIIGc2euh/0dHc3fcW8&#10;3IgDsfQeFuHVRMwBprGjWSq4G+o7Pe9sqzvsTcX3yt2DDmHtfefm+VjxIQ9mQTZ7Nw+wrAuqG1cL&#10;lklIl/9MkP9/2Z9zHQniuI6SOWwOgBmKG1E9At+UgC4K3RbeviA0Qv3lkT28Ixee/nNH8VXQfu6h&#10;GPDROQpqFDajQPsSti484xEnLo17nO6k4tsGLDtC9+IaXlE1t5365AUUIg6g/qxkX4m2dIcXLT5D&#10;z8d21endffUvAAAA//8DAFBLAwQUAAYACAAAACEAWGCzG7oAAAAiAQAAGQAAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHOEj8sKwjAQRfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsHSRT79wbcKAgu517u&#10;OUy7f9qJPSgm452ApqqBkZNeGacFXPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxGaTQhsUJxScCYc9hx&#10;nuRIFlPlA7nSDD5azOWMmgeUN9TE13W94fGTAd0Xk52UgHhSDbB+DsX8n+2HwUg6eHm35PIPBTe2&#10;uAsQo6YswJIy+A6b6hpIA+9a/vVZ9wIAAP//AwBQSwMEFAAGAAgAAAAhAOrj6KbiAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+JbKdyg2M5hND2FApNCiU3xdrYJtbKWIrt&#10;/H3VU3Ncdph5L19PpmUD9q6xJCGeR8CQSqsbqiR8H95nS2DOK9KqtYQSbuhgXTw+5CrTdqQvHPa+&#10;YqGEXKYk1N53GeeurNEoN7cdUvidbW+UD2dfcd2rMZSblidRlHKjGgoLtepwW2N52V+NhI9RjZtF&#10;/DbsLuft7XgQnz+7GKV8fpo2K2AeJ/8fhj/8gA5FYDrZK2nHWgnJSxpcvISZEMEhJJaLRAA7SUjF&#10;K/Ai5/cKxS8AAAD//wMAUEsDBAoAAAAAAAAAIQAB56wMFFgAABRYAAAVAAAAZHJzL21lZGlhL2lt&#10;YWdlMS5qcGVn/9j/4AAQSkZJRgABAQEAYABgAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoH&#10;BwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkU&#10;DQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAAR&#10;CAByAfIDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgED&#10;AwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRol&#10;JicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWW&#10;l5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3&#10;+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3&#10;AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5&#10;OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaan&#10;qKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIR&#10;AxEAPwD9Q9UupbGxubiKJ7mSFDIsKnBcgEgD6mvFP2Yfjp4o+NFv4mbxL4Zfw82mXIjifDBWDb9y&#10;HPVk2qDjjJr3GdxGpd2CRrnczcADqSawPCPjjw341W7fw9q1lqyWkpgnNpKsnlP3VgOnStVbl2OK&#10;fN7aFqllZ6dzyTxz8fPFXhf9o3w74Ds/Cs97oWoIhm1EBiRuJ3SKem1AMEHvzXdfHf4hat8MPhbq&#10;/iLRNJfW9QtVQR2qEkAFgC5xyQASfwre1Hx94Z0rxPZ+HrzWrC11y7G620+adVmlHTAB55OcetaP&#10;iTxDpXhnRrrU9ZvrfTtNhXM1zdMI4wD0yTTb+H3TBQlyVP3vo/5fU5j4IePdU+Jfwu0LxFrOmPo2&#10;o3qMZbYgjo5UOAeQrABhnsa8L/al/aO8c/Cn4t+D9B8N6a9zp1wi3U6eQJG1AmRkMCcZBUBTlSDz&#10;zX09oWu6b4l0W11PSLuDUNOuVDRXNs+6ORc4+UivEvjF+174F+EPjeDw3rVrqGo6hFsmuJbKFHSz&#10;VsYLFnBzg5wAeDTpq9R2iYY2XJhI81blel339PU97aVvKztYMFyFzyTzxXyr+zT+0h45+KHxn8Y+&#10;HvEGnPDpFsJJoE8gRnTwkgTymbGXLZPqRivpxNesm0NdYS4VtNMH2kXAHBi27t2PpXiXwj/bB8B/&#10;Fvx/N4a0Wzv7TUZhI9tcXUSJDebASSrKxPQE8gcCnBPll7peKnFVaSVVR8v5jpP2nviTr3ws+Dms&#10;eIvD9s02pwmONGVPM+zhnw0pXBBwPUd6f+zD8Rte+Kfwe0bXPEdu1vqzl4ZJCnli5CHAmCgAAN14&#10;GOa0/jh8ZfDnwQ8GHXfEaT3NtLJ9nhtYEVpZ3PO0KxUdBSfBL4zaB8bfCI1nw+txbxQytbzWV2ip&#10;LDIBnBCkjGDwQeam37pPlKc4/X+VVfs/CcR+0D8fPFXwp8eeCtH0HwtNr9lq0224nQMdx3qvlR44&#10;DYbdk9PlHc16r8R/FOoeEfAGu67p2nyarfWNlLPDYx/emdVyo+metP8AEnjzw34U1HTrHW9asNOv&#10;b+Qx2cF3MqNOw4+UHnjpWrqWqWuj2E99e3EdrYwRtLNPMwVIkAySxNS38PumkYy5qn71baLseRfs&#10;r/GvxL8bfB2oan4i0E6NPbXXkxyKrJHcKf7obkFehrN1X4/eK7L9p60+HUXhWaXw9LEu7VRuJO6M&#10;P5oP3QqtlCO9et+DPHPh3x7pz3nhjWLPWLKOQxvNZyq6o/ocdKbL498NW/jCPwzLrlhH4idPNj04&#10;zr9oZP8AdPP09qq/vS90yUJ+xp/vle+r7+R1Y6ClpF+6MdMUtYnrhRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFAGdqlrFqVjcWk4LQXCtE4U4O0jBxXmXwJ/Z28N/ABNaXQZ7y4&#10;bVJllla6cHaqjCqoA7dMnmvTtVeeCwuZLWITXSozRRk43NgkDPua8T/Zg+IHxN8cw+Jm+I3h4aH9&#10;luUSyYwtCXUht6gH74XC/MOuc1ovhPNqOj9YpqULzs7M1vFn7NPhfxZ8YtI+JF1PfprOm+UwhikU&#10;QytHnyywIyME9sZrrPir8MNL+Lvga98LazLPFZXYXMtqwSRSvTGQRXm3jj4i/FPSv2i/Dvh7RfDQ&#10;u/AlwkZu777MzhQTh3MgOF2cDb3612/x38Q+LfCnww1jUfBGnDVvEESr5FqVLkKWAZgg+8QCTj2r&#10;T3/d1MYvD+zrfu/VWfvGx8LPhxpnwl8DaX4X0l55LOxVgslyQ0jlmLszY4yST04ryT40fsYeF/jJ&#10;4+j8VXWqX2lXbqiXcVsFIuAmAvX7p2gKSOccV6Z8D9e8UeKfhZomp+M9NGl+ILhGa5tjGY+AxCko&#10;eVJUA7T0zivz7/a0+LHj61/aB1yzbWtU0iLTJ449MtbWeSJRGQCrqFIDM2ck9R0rShCpOrK0jzsz&#10;r4TD4Om6tFuOll2P0rj8N2EPhxdCjhA01LUWYhz/AMsQmzbn6V4V8HP2K/Cnwg+IZ8V2OpX+o3EA&#10;kWytrjaI7YMCCMjljtYjJ/rXS2PjLxhL+ysviWS2L+MT4eN2UMWC83lkhtnYnAbHbNfD/wCyt8Wv&#10;H1/8fPD8Ca7qusnU7kx6lbXcsjo0RB3uysSFK4JHpj3p06c5KbUiMdi8LCrhnWouUpWs+x98/Hf4&#10;H6R8dPCEeiatcT2TwTi5tb2AgvDIARnB4IwSMe9O+A3wM0X4CeEX0LSJ570zyme5u7jAeVsAA4HG&#10;ABgeg4rw3/gob458VeEfCPhq00G7udO0zUJpl1C7tGKOduzYhZeQDub64pP+CeXjzxX4t8L+JbTX&#10;L251HStPmgFhd3khkfcwfzEDHkgbVxzxn3pezm6PNzGrxWHWbOlKn+8tueufGD9mvwx8avFOga7r&#10;k9/FeaPlVWzkVVnj3btjAjIwe45rvvG/gyx8eeD9W8M6mXj03UrV7SYxPtcBlxlSe9eTftA/EX4p&#10;eDvHXg2x8DeGl1nR7ybGoS+SX53qPLL/AMHy5O4+vtXqXxE1bW9E8Ba9qHhyyGpa7DZSS2VljPmy&#10;gZGFHXn86w9/ljqelH6vz1vc1tq7bnL/AAJ+AmhfAPQ7/TNDury8N7OLm4lvnVnJAwoAUAAYqlqP&#10;7M/hbUfjhbfE6Sa+GtQqm23SVfIMiLtWQj7xwvG3OM81R/Zb8cfEbxx4R1Gb4j6KdG1CK62Wrm1a&#10;1aePbk/u2JPB4zWbqvxE+K1v+05Z+G7Xwwr/AA8eIb9SNszAjywzSeYDhSr5TaetX7/NLU5k8L7C&#10;l+70vorbH0IgARQOABTqRfuilrnPeCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKAIH2qSScnrgnHFQwTwXEZaKVJEz96Ngf1BrnviZ4Wv8Axj4F1rRNO1WbRby9gaGO/gzuhJ7+&#10;3px6141+yL+z54q+B1t4kHiPWIb/APtCdTBb20juiY3EyHd0Zi3P05rVRXLuefVr1Y1404wuu/Y9&#10;wXxloQ8RDQjrVh/bO3cNPNyguORkHy87unem+MvHegeAdDk1bxDqdvpWnIwQz3JwpY9AB3yPSviW&#10;1/Y7+JNv+00PExuYToa65/aja19rAkkiMu8x7eX3YyvQDkjOK9Q/bv8Ag/4t+KHhLw7c+GraXU5N&#10;IuJJZ9OibEjB0GHUZwSpXH/Aj6mtnRhzqPNoeb9fxX1epUdL3o3sfQ3gnx74d+JGi/2t4Z1a21iw&#10;YlDPbPldw4wc8g1x/wARPFfwp0vxNp9l4xfQn1r7tsdSt0lljB6ckEqD+FeP/sF/Bnxd8MtH8R33&#10;ie0m0hdUaFbfTrgjeNgfLkDpkMvHt7V5d+0R+zv491f4x63qGm6Rda5Y6rMrwXcRBVQRjy3P8IQ+&#10;vpXl5hWqYRXoR5j7HhXCYfPLf2nL2Xuvf/gn33FdWx08XImjNsE8zzgwKbcdc+mO9ea+AvF/wn1D&#10;xjqFr4TfQl8REsbk6fAkc0nPJLADd0557UkHw21uL9nqPwab1l1saL9iM4kORJsIwGHoTjI7Cvkv&#10;9n39nf4gaP8AF/RLrUtGn0Wx0e58y4uXZRHtAPyx46q1cVXF16dSEYw0e57eBybLsVQxNSvXSdK/&#10;Ku/Y+2viRrXhPRvDU8vjJtPOjsR5i6jGskTHt8rA5P4Uvw21bwjrPhqCfwU+nPoykiNdMVY4lYcY&#10;2jofwrxP9tP4UeJfiHougXvh61fUf7MmlM9hEQGcOFw6+pG0/maT9ir4R+J/h1o2u33iK2l07+03&#10;iMNlMfmXYHBc/wC9kflVrFV3iXRcfdMP7Jy/+yvr6qr21/h6/wCZ654v+OXgLwF4htdD17xVYaXq&#10;s5AS2lkw/wA33d2OFz23de1du15Alobh5kW22eYZiw2beuc+lfm3+0n+zB8Sdc+OPiDUdL0W517T&#10;9aufNt76LlEVukbn+EIfX0r7A1b4S+Ibz9lxPAMOotF4jTRYrP7QshGZEVTs3enG3PTHtXvVKNNK&#10;PLI/OMNmGLqzrRqUrcm3meneHPGmg+LPtC6LrVhqxhYrMLO4SUx89GCnj8a1jdxCdImkQTMMhSwy&#10;R7DOSPevi39jD9mHx58JfiPfa/4nt4dGsRYvapawXKSNctuXDYQkBQFOM84Pauy8Z/sy+M/EP7Ue&#10;nfEW28Srb6FDLbzmJpHE0CxqoaFV6bHKcjvuOetTKnBTa5jahj8RUoQqzovmk7NdvM+q0xtGOBin&#10;UijCge1LXMe8Vbu8js45JZ5UhhjUs8jnCqB1JNeSS/tbfCeLX/7HPjOza/EnlbFSVgWztwCFwefe&#10;tX9orQNa8UfBnxdpvh/zP7WuLMrAIm2s2GUsAexKhh75r5G/Zk+IHwa0rwzpvgbx14RsdH8UW85i&#10;e71fT0dZ59+5f3u3MbLwuM4GOtdVOmpw5jwMZjqlHEQpKSin1af3ep9l+P8A4zeD/hfPZx+Kteh0&#10;V7tWeBZw3zgHBPC+4qn4I/aE8AfEPWv7J8OeJrXVtRETTeRFvzsXG5uV7bhXzH+3hqOm6b8WPhPf&#10;axajUNKgkeW6tfKWTzYVkjLrtJAbIOMdM16f+z/4/wDhD418UXsfgXwOvh7WLWyeVrs6NFaMYiwD&#10;KHUk5JwcegqnSSgmcyzGrPFzoxkkovazvt3O3m/ax+FFveyWcnjewjuEkaNlcSLhgcEElcda6TVf&#10;jD4O0Xwgniy98R2cfh1nVBqKSF4Sx6DjkHj9RX55fCLxx8J/CNr8Rbf4j6DFrV9cXztYA6f5jgAy&#10;BgsmP3ZJxjGORXsn7OnwJ1jXP2U/G+j6pCYbfxHvvdFtS4dkKqCjY6Dc6qfXHWrnQhBnJhs4r4hu&#10;PLFtpu2vu26P1PtHStas/EOk2epadcpd2F3Gs0NxEcrIjDIYfhzXFD48eBXtfEd0PE1s1r4fmEWp&#10;yrvK2rFioDHbycgjjNfPv7NHxvGg/sheILi8kC6n4OiubURufmDHm3Uj3Ztv/ATXB+H/AAPJ4c/Y&#10;F8X67ehl1DxLOmozO33jH58apk9eQC31cnuaiNJc3LI7J5rJwpzgteVyZ9f678f/AAD4X0PSNa1X&#10;xLa2elawnm2Fy4fbOmAdw+X3rK0f9qT4WeIdWtNL03xpZXWoXkiw28CCQM7McADK+pFcr8HvBvhD&#10;xP8As1eA73xhouk6lbafpAmE2p20cq2wKksw3g44AzXiv7P/AMONJ+Ofx4vviJp3hy08O+AvD86r&#10;pNraWq24vJ05R22gA8lnP1jXsaI04OLb6BPGYvnpezUX7SzS10VtWz670X4neGfEPi7UvDGna3De&#10;a/paGW8sEJ8yIbgOeMYyQPxrL8f/AB98B/DK5S28S+JrTTrpgHFsGaWUDsdkYZgD7ivm74R6kNG/&#10;bK+ON+BvW10yaf2wjQsBj8KqfsTfDTSPjDF4p+JPjaxtvEmsXWpNaqupILiOIBFkY7XyP+WgA9BT&#10;dKMW5S2M4ZpWrONKkv3kpSu+iUdD6v8Ah/8AF7wj8T7Rp/DPiC11lYzh/IbDr/vKwBH5V2gbIzmv&#10;gP8AaX0az/Zh+Ong7xz4Ks4tKi1QOt7pVp8kEhjwpG0YAVlcDAGAy56196wyCS2idTw6hhn3FY1K&#10;SSjKPU9TB4udWdWjV+KDS+88++IX7QPgD4Xailh4m8UW2n38mCLRVeWUZ6ErGrEAj1rpfBPjzQvi&#10;J4fi1zw7qSanpkrMqXEeQpKnDAggEEHtivgq/wBR0b4LftR+NtS+LXhKTWdJ1i7kk02/ubYXMUcT&#10;SMysquCr4UgYU7kHGO1fbHwu1vwNN4Bi1HwP/Z9t4WzJMq2CCKGNiS8m5cDYQScggVpOmorQ5MHj&#10;54ipNVWo8vSzv6kniT41eC/Cfi6y8Nav4itLHXLsxCCykc7n8xiidsDLAjn611er6zaaFpV5qN/c&#10;C2sLOFp57hj8qRqCWJ+gFfml4t8M6n8d9L+K/wAZreSdW0nU4hpAVsf6PE2JD6jbGYjx3DV9hP8A&#10;ESL4p/sga14mRhJJdeF7wXIX+GZIHWYe3zAke1OVFLlMsLmtStKspr4U3HzSPS/AHxX8K/FGzurr&#10;wxrdvrENs4jma2J/dkjIBB5o0f4q+FvEGv63omna1DdanomTqNvFuLW+CQd3HqD09K+Bv2VNZvfg&#10;brXgbxPezk+FvHXn6ZduT8lvcR3BjRmPToEwT2ZvSvWfgKd/7SH7QGeR5cv0/wBY3+NN0UmzmoZx&#10;Uq06fMvek7P0tdM+gZP2lPhrH4aXxC/i+yXRHuzYi8Ik2eeF3FB8vXHNZf8Aw178IMY/4TuwBzzl&#10;ZP8A4mvFP2CvBPh/xz8DtZtPEWi2OuW8XiCSWOLUbdJkRvIiG4BgcHBIz71z/wAB/hh4R1v9rj4r&#10;aFf+GtJvdHsYnNrYz2kbwQYmQfIhGF4yOBT9lCLkr7G317GSVGpBRtPTqfamieLdK8R+HbfXdPvo&#10;7vR7iDz4rxGIRo8Z3c9Kwvh/8YvB/wAUZbyPwx4gttZls8faEtiSY8kgZz9DXl/7XPi+0+DX7Pd3&#10;puhwx6ZPqG3SNPt7JFQQo3L7EGMYjVwMdCVrwP4ZeGZ/2S/2gvANrdyyRaP4t0aC31BnYFEuzwR9&#10;FkMYHoJD6VEKMZwc+ppis0qYWvTpNe7Zc/k3oj7O8e/GLwh8LGsx4r16DRvtgdoDOGIkCbd2MA/3&#10;hVbwX8dvAfxEvfsXhzxVp2pXm3cLaObEhHqFPWvmL/goDc6fp/jX4TXOrp5ulQ3sr3cRj3hohLBv&#10;BHcEdR3riLSDwj8ZP2lPBV98G9DGh6fo0iXerXiQCzjMSyKWKx8ZyAykAc5FVGinDmMK+a16OLdG&#10;EU0mla+rv1R9zx/FDwxceOpfB0eswP4mjh+0Npqk+b5e3du6Yxgis34h/GjwZ8KhAfFHiS00mSX/&#10;AFcMrkyOPXYoJx+FfOmlyMP+Cimtbeduicen+oi5/PP51zP7KfgzTf2gvin8RfH/AI1tY9de3vBb&#10;2tnfIJIolZpDtKNkEKqoF9Mml7JR1exqs0q1JewpR99ylFPpZH1j8Pvjf4J+KLSJ4X8R2mrSxANJ&#10;ChZZUB7mNgG/HFd3GxdAc59wc18LfteeB9M+AvjnwF8RfBtrb6Bef2h5F1bWKeVFNgBsCNcABgHD&#10;euRmvuezl8+2ilxjeobB7ZFY1IRilKJ6WCxNSrUqUa3xRaPNPFX7Svw28E+ILzRNb8XWenaraMFm&#10;tpQ+UJXcASF9DXTeD/iJ4c+IFi9/4a1yy1i2Q4Z7abfs6/eXqOhr4U8X+JvAXhH9tX4jX3xF06HU&#10;tCe2WKOKex+1hZ/KtyrBAD/CJBk9N1dz+xV4VOpfFjx5448O6e+jfD3UEktLC1dsGRxIjL+7z8u1&#10;VkHPTfgV0yoqMbnj0c2rVMS6TjFrma0vdW7nvc/7XHwks5pIJvHFiksTFHUrJlWHBH3a9C8L+NdG&#10;8beHbfXNG1OK/wBIuVdoruI4RgrFWOTjGCDn6V+bvwA+IXww8ESeME8f+Dv+Eomm1BntZI9KS9EU&#10;YLhl3PjbkjPX0r239q34j2ejfs1eFLXwLZN4f0bxLcAJa29uLZo7cDzGUKvCkttyB1Bbrk1EqKUl&#10;EdDN6kqNSvUafL9lJ33tuz3LWf2t/hNoOotY3fjex+1RnDiCOWdVPuyKVH4munl+Mvg2DwIPGUni&#10;OzTwuxC/2kWYxZLbQPXO44rwu78J/BD9lbwZ4d0zxjoVpqd/qELBr650oXslzIgTzCSVOxcuMDoB&#10;msD46eL/AAR4x/Yt166+Htt9h8PpqNvDFALc26hzdRM+EPYl88celJUoSaVjoePr04SlUcdI35ep&#10;9ZWvizSbzw3ba/FqEX9iTW63SXsj7Y2iZdytk44IINec237XXwkudYTS08bWH2tm2LvWREY9OHZQ&#10;uPfNfLfx31fUNZ+DX7PfgC0uWtbTxHZ2SXnzFQ42QRxg+oHmEkH0HpX0vq/7KPw2vvhzceF4vCun&#10;wBrTyk1BLdVuRIF+WQzABi2cE89abpQjZy6ijj8TiW44aCSik231utkep614y0fQfDVxr99qMMGj&#10;Qxec19v3R7D/ABAjqOetUvAXxG8OfEzSZNT8M6xBq9kkrQtLbsSFcdVIPI/rXw38JvF+o6r+xx8X&#10;vC+oXElz/YGbe3kkJO1HxhOegVkbjoBT/wBkrXL34IeLvCUN/MR4U+ImnpJDI+dsV6jsoXPQE5A+&#10;jp/dFN4dcrMY51J1aWnuSjd+TvY+3vB3xM8M+Pb7VrHQNZh1O60mYW96kROYXyy7TnvlG/KqXxA+&#10;MfhD4XXFjb+KdftdGlvyxt0uGIMgGM4wPevnj9h1z/wsf44fxY10E5PI/fXI/pXmvxR8N3H7Vfxl&#10;+KF1aTNJpXg/R5bXS2Q5WW6XBK46EM6TA+oC0o0F7RqRdTNKiwinBe/JtJeh+gUNxHLbRypKJImU&#10;Osm7hhjqPUY5rm/AvxQ8M/ElL9/DOsQautjL5Fz5Gf3Un90578V5j+x18Sj8R/gVphuJWfVdIzpl&#10;0shy4aMfuyfrHs/HdXmf/BOg+ZpvxFY5I/thcZ+jYrJ0+XmO6OPlVnQUVpUV/uPo/wCIHxj8H/Cu&#10;W0TxXr0GjG83NB5+4h9pAOMA/wB4Vj+Ev2jvhx478QWuh6D4stNS1W73CG2g35fapY4yvYAn8K+c&#10;/wDgoFeWFh8Q/hPcanbG80+K5le4tREJPNj82DI2kfNn0rvvgF8Qfgx498ewweDvAUei6/aQvcR3&#10;z6HFamNSCrbZByCQxBHHUirVNKnzHK8fVljZYdNaNdHf/I+nFU7RnOcUU9fuj6UVy3PprmT4g12x&#10;8L6TearqlzHZ6faIZZ55jhY07muL+FPxy8HfGi2v5PCup/bvsLhZ1eMo65Pythv4Tg4PtXW+MPCu&#10;n+OPDmo6Fq0AudOv4jDNG3cf55rz74Ffs6eG/gJHq66JNc3suqSq01xeyB2VU+7GuBnAyeuTnnrW&#10;y5eW73POqvErERUP4fX1OZX9tDwDP8Vj4FR7v7X9rOnLqQRTaG4yFCbt2T8xI6dRXQ/tEftC6V+z&#10;94ds9RvbKbVr++kaK00+2fYZdq5YlsNtAyuTjvXnUH7CmgQ/GseOhrt19gW/OqLo/kJxOX348wn7&#10;u7nbtHTrnmut/al/Zvb9oTw1pUNrqkelaxpkrSW800ZeJwwG9WGTgHA9egrW1LnS6HlOpmn1eq7L&#10;nv7voaX7OX7R+lftA6NqNxa2M2j6jp8ii6sZX8wBWHysr4G4Eg9h9K4/4qftn6T8NvHk/h+HQp9X&#10;WyYRXd2s/l7GxkrGu07yAeckVs/spfs0H9nzR9V+3anHqesao6NM8KlY40UHaq556k/XOe9cJ8Zf&#10;2K7vx/8AEW+1/Rtct9Ot9TcSXMM8LEo+0KWRgeSeeDwK8rMXWiv9jVz7nhJYSrb+3dPdex9FR/Eb&#10;R5fh4njJZm/sQ2X27zCPm2bc4I7Ht9a8T+F37aWj/ELx7B4euNBn0ZL2QpY3ks28SHGVDrtGzPQc&#10;mvYU+FelR/ChfAgd/wCzF077BvH39pXBb655rwD4Q/sVXngb4k2PiDVNcgvrLTJzPbxQRENK3IBc&#10;k8EdcDvXDXli1UpuC06ntZfTyZ0MS8Q2pK/J5roewfHf486f8DdJsLi6sZdSvr+RktbON9m/btLl&#10;nw20Dd6UfAT4+6b8c9Jvri3sJdMv7FkW6s5G37A4JUhsDcDtbsOnQVlftJfs/N8cNB05LTUE0/VN&#10;PZzDK6bo5A4AZW744H5Cn/s1fs/r8D9G1MXN6moarqMiSTNEMJGqg7VX2+Zj7lie5qubF/XLW/d2&#10;MvZ5T/Y6qNv6zfbyOA+Lv7eOh/DD4jXPhiHw9ca0ljMIL69SfyxE3VhGuw7yM85I6V7jefFnw9Yf&#10;C/8A4WBPOY/D/wBiW/ErD5yhUELj+9khcetfM/xu/YHvPiD8TtS8SaJ4htNOstXl868trmFi8bkA&#10;MUK9SeTg9K+i9Q+C2jan8Ff+FbSvL/ZH9mpp3nYAkwoGHx0zkZx619DUVFKNmfmGEnmTqV/aqyXw&#10;nI/BH9rbwh8dNfu9B023v9O1S3iM6wahGEM0YOMrjj8K6PWf2hvAuhfFC18BXermPxJcFESLymZA&#10;7hSqFxwCQy8H1rzz9nn9jbTfgP4quvEL69Lr2oNbvb25e28kQKxBYn5yGJxjOB1PFdR4i/ZY8H+J&#10;PjPZ/Em8N3/a8MkU7WqSKIJZolCxyHjOVCr37D0qZRp8zsbYeWZyw8ZTiue+voe2pwg78U6mx/6t&#10;fp6Yp1cx762OV+Ifie58HeDNa1ux0ufWbmxgeZLG1yZJmAztAAY5/Cvhn9oHxvdftQ22k6J4Z+E+&#10;uW3idblfN1O8sTG0C7Tuj83GCvIY7iuMdAa/QtV+ZvlH1oMaqOFUVtTnyHlY3Byxtk52j2sfD/7U&#10;Ph3xD4d8UfBK9t9A1PxWvhyCM3T6bZyTiQxtDnLAEYYKeua9q+En7RVx8TPEzaLJ8N/EnhhWtnmN&#10;/qdoUibbj5c7epzXugQZOVHPPFBQBeMH61ftoyjZowp5dOjWdWFTRrayv958Rfsv/BiTxT4P+MGi&#10;+J/D9xY/2peMtrLf2jIwyJNskbMvZiCCO5zXefsJ3XiXRPB+v+CfEmlX1hPoN4wtZrq3kSKaNy2Q&#10;jMgBCuj4I4wwr6jVVC84JNKkaqeAM+tTKs5KwYbK4YecJx3Sd/O/c/NP4z/CTxvoHxf8Y+C/C+ja&#10;k/hfxfqVpePc21nLJbopfdy6jau2SR/oAK+r/wBpfwVLZ/sr614Y0TT57o29jb2dva2cLSOyo6AY&#10;Cr1wO1e++WpPQcUhjUgjAxVTxLk4u2xNHKKdJVUn8S+4+BvjHqPjm0/Zi+GXgjSPDutmLU9OB1c2&#10;dlK0kaJtAhZccbt2SD2jPrXo3wf/AGhovC9j4d8F6R8H/GGl6WJI7OO5ns2VE3tzLJ8vBLF2Y/Wv&#10;rPYu0jAApdo6EA0OtGUXHlClltSlXVZVeltlofH/AMIfCGqn9sX4t3V/o97baPqNjJGtzcWrLFKG&#10;khGFcjDZG6uU+HOreMP2KvEniDw5q/hLV/E/gi+uTdWOo6SnmlScDOOhYhV3binTjOBX3RIBsOFB&#10;9vWl+UoAQM9Meho9q2tSY5WoJOnUamm3e3c+HJPDXin9sj4x6JreueGb7w38O9ERxHHqalJLsswJ&#10;2jAwWKouMkAKeua+4kA8lc9x0qRY1wpKjI5HHQ0pFZTqOWiPRwmDjhrtu8nu+58ofGP9pS1hufE/&#10;gzXPhLruttHLLbWQew822vhkqJE3LwOAcqD7GvKfBXhbx18Hv2R/Ftt/wj+qprXiu+FvZ6XbxSST&#10;W0MkYWR2UKCv7tW5POTzzX6BbUOcgE57ijbtPAGa09qo7RPPnlk6tV1p1W7prboz4x8A/sIzz/D7&#10;T4b7x/4k0iS/s1mvtJspTHbLJIoLxlOMjsQRzjmsT4F6T4r8EfDf43/DTVNH1WSC0sb+bSbj7G/l&#10;3P7qSNwj7dpLnyyFXnk191YGTkDHvTTEuRx3zVfWJS+ImOTUaTg6T5eVNd73Vj46+GHwNvPiJ+xB&#10;beFNSsrjTdeie8urBbyBo5IbpZ5TGSp5AYMRz2f2rlP2MNE8XDxf8S9T8UaPqtleahpalpru0kTz&#10;ZMsCBkZY8A5B5zX3j5SHqoweOlCRquQAMd6FWai0H9j0+alK/wACt6ny3/wT78Par4Z+EuuW+saV&#10;d6VcPrUsix3du8JZPJiGQG5I3KwrM+AvhvWNN/bF+LepXWl31tplyj+TeTW7pFN+9QjYxGD/ABHI&#10;64r642KCcCjyhknHJqPau8n3OlZdGMKME/gdz4x/aL8DeIP2h/2j/D3gwW+q6Z4U0O1M11rMVs/l&#10;rKwDny3I27iPKUH61zf7Qf7G2seHPAT+I9K8X+KPGWraVKjQ2N7KbhwrMFdo+chgSrcY4WvvHYuB&#10;kZI6UEA46ZpxryglYwq5NQryqVKjvKXXt208j4a+No8RfFeT9nzX5PDupy3QuAdThbTpT9nk8yAP&#10;vTGQp2vyeCAK2PjV4K1P4O/tP+CfiJ4X0O7udJ1E/ZNXttKtDIqY+WR3CLxmNgw/2oz619mmNc5A&#10;GfWkWJSBkA4qvbO3kT/ZEXeTl7107+h8k6L4d1Y/t86vrTaVeppMmjiNb+S1kWA/uIvl342g5BHP&#10;Ncho0Xi39jb4seK7hPC2o+KPAPiGQ3KT6Yu9rcqxZScA4KiRkwxAbapAHFfc0iAjG0Ee1IqKVPyq&#10;PWl7Vtalf2Wo2lCo1NNu/qfDfik+LP2zfiZ4ZhHhXVfDHgDQ5/PuLnVU8qS5BZC6hOzELtHXHJzz&#10;X3DCvlRxxgYUKAAO1OWKMdEU49BT2Bxxx71nOopKx24TCPDOVScuZy6nx74J8C3t9+3P8RrvVfD8&#10;0+hXWllI7i9sibaY7bUYBZSpzhvrg1F+zR4e1z4I/tAePPAkuk6gPCWoSG70y/8As0htwygME8zG&#10;0ny3xgd0r7FKDHQD3pdgyTtHPU+taus5KxyU8phSmpxlrzOX3n54fs7fEjXvgFP4vtNS+F/irWW1&#10;DUzPHJb6bIoVeQR8y+9e3/G3wJqH7V37P+nX+maNd+H9ctrhr200vUl8uX5S8bRv/d3DLAj/AGa+&#10;oQgXsPwpMDjgDFJ1m5KQqWV+zpSoTm2n5HxLF+07rtv4Ek8KfEH4V6/L4ois3shcw6cZUmYpsEgB&#10;XqcAnaCK5HSfAHimy/YF8RaNceHdVi1mfWUuI7J7ORbiRTNbndsK5PAY9B0r9CfLU9hjvxTdoB4G&#10;B+lP26jqkZPKXOXNUq391x2PjX4qfAnxH45/Z4+E+p6DZTL4s8LadayrYSxtFM6+VHvTaeVdWjTH&#10;Toalv/2xvF2peEH0W0+FviWPxw8P2Vle1dLeKUjaXB2k9cnBGB/e719iBQT0H1Wl8tSxOBn19KXt&#10;b7o0/sxw1o1HFtJPTsfGfhr4Ba38MP2OPHenXtrLeeLNdge6ntrePzXz8oSLC9SATkDuTV3/AIUt&#10;feOv2LfDFrFZXGneLtDtTqOmiWFkuIp43ZtmOoLAdPXb6V9gYULjA4puFHAA60e1kWsqor3b/Z5f&#10;1ufA37MOoeM/h/8AD741eJdQ8N6vB4ivFhntIJLCRXnunE4BVcfMFZ1JI45NaXwG/Yy1XXvh/Z69&#10;qfjPxR4P1fV9891p1lI1u2DIwQyLkHdtOSG5BY190rGoGAOPQdKCNuQAMHrmnKuzCjktOKpqrLm5&#10;E/Lc+KP2avB3iH9n79oLxV4Fls9Uv/DGpQCW21X7K/lSSIokQsQNoYq0qnHdQO1cV+zf8UPEn7Pn&#10;/CXWmofDHxZq51HUvPR7PT5FUKMjGSvPXrX6GBFPG1SOuMU7aPSp9snvEI5RKkoqjVa5X2TPhP8A&#10;aZ8Ta549vfgz45svBGvlbWee8n0g2TvcRhJ4htYBcAsFyPavZ/hn+0zc+OvG2neHn+F3ijQIrrzF&#10;/tG+sykEYWNn+Y7eMshXHqRX0ECpBwAMmhcbQMAdgKTqJx5eU6aWAnCvKsqvxeS6DkbKLkMDiinA&#10;cDpRXPp2PZ17nLfEfxrD8PfBur+Iri2nvItOhaZre2GXkH93n3/IV5N+y3+09L+0RDr63Gg/2Lca&#10;XLGMQT+dHIkmcfNgfMu3n6179NCk0bI6h1PBVuhrM0Dwro3heCWHR9KstKhlcySR2cCRKzHqxCgZ&#10;PvWycVG3U4qlLEOupRnaHVHxzbft1+Ibr9oFfCg8P248OPq/9khVVzdKfM8oOW+6PmBbbjIBr0X9&#10;s/8AaA1/4J+G9Ai8NCO31TV53U300assSIuWADAjJLDGewNeuf8AClPA6+Oj4w/4Riw/4SNmEh1D&#10;y/n3jo+3pu/2uvvU3xP+Efhf4v8Ah0aN4psBfWSv5kZWQxyRPgjcrjkHBxWvPS507Hm/VceqFWHt&#10;Pflez7HiX7FX7QPiT41aRr9j4oKXOo6Q0TLfwRCMSrJuAV1X5Qcox47V518e/wBrfxr4Y+LOq6R4&#10;fnh03TdIm8nypYElNwy8vuLDKqR0Ir6u+Fnwc8LfBvRpNN8Maf8AY4ZZPNmldzJJI3IyzHnufpmu&#10;b8f/ALOvw88f+KIdZ1ywB1SXCt5Vy0IuNoH3lBG7AwMjt1zXl5jTrV/90lyn2PClfDZYo/2zH2iS&#10;a7/mXbf4tPJ8Bk+IL2P+kf2QdQNmuSNwQ5A9RkHB9K+ZPgh+1v448RfFXSdI1+e21DTdVuvs5t4Y&#10;Ui+z5+6UYDLAHHXsK+1I9C0+LRP7KW1hGmCH7N9l2AoI8bdmB2wf1rzjwJ+zp8O/AXiyTW9E0vZq&#10;kWdvmXDyrbZGPlUscccZ9K4qtDFylT5ZaR3PbwWYZRQoYiGJo80p35H27L5HJftdfG/Xfg/o2g2v&#10;h4/Z9R1Z5P8ATZFVvKSPbkBWG0sS69e2cU39kL476/8AF7R9atvEJS4v9MeIi9ijCCVZA20FQMZH&#10;lnJH94V6t8Tfhh4Z+J2hHT/E9otxaI/mLJ5nlvG3TKuMEdAOtP8Ahn8MPDPwx0b7F4btFtreVvMd&#10;y5keZvVmYkn+Q7VqqOJ+tOo5e4YfXst/sv6o6f8AtF/i8j4q+P37afxC8J/GHW9F8NT22maRotx9&#10;nME0CStdFT8xYsMqCOhFfVGsfHGXTf2ax8TE0zzLo6THfLYoSUErhcAnrsDNk/7OaTx/+yn8N/iX&#10;4tTxLrmiGbVcqZXguJIVn2jC+YqnnAAHv3r0yXw1ps+gf2JLYwSaQbf7KbJkHleVt27dvTGOMV7l&#10;SpRko2R+cYXCZhTqVnUqe7L4fJnyr+yh+194k+NXxBu/DPiPS7OItaPe29xp8b4jCsAVcnjBVxg9&#10;zXUeLv2v/wDhGv2jrT4Zjw29zayz29pJfiUiUPMqMrJHj5kAfkj+6a9d+H3wW8E/C+a7n8L+HbPS&#10;J7sASzQqSzjOcbj0GQDgccCuhl8JaLc67BrMuj2UurQjEV+8CNNGMEfK+Nw4J6HvSlOnzv3TWjhs&#10;fGhCE6q5k/efdG2owoFOpqAKgAGABjAp1cx7x5n+0R441L4bfBzxP4l0Z401OwgV4DMu5AxkVeR+&#10;Neb+DLH9oPXrHRNXn8YeFRpl2kF08IsX8xomUMVztwDg9q6j9sXJ/Zw8bbWKs1sgDKMkHzU5rmfh&#10;B8G/HFvo3hHWJvi1rNzpa2trcnRms4li8vYD5W/qRggfhXSrch89iHUnjORJuyT0dupyHxP/AGm/&#10;GPw+/aMn0RjbN4E06axS/Hk5ljinVV8wt1ADt/47719J/ETxpbeAPAev+JLhwLfTbGS5AJ4ZlXKr&#10;77jtH418xa94Bh+KP7Q3xy8L3HzPfeGLQQsw+5KojaMn6SKp/Csmf4gXPx1+F3wn+GkszjWNU1Bb&#10;bxEozvjt7Bv324di5CEZ71rKnFtW6Hn08bVpOqpvWV+X1Ttb9T0L9kr41eOPind+Mrfxj9mS40uK&#10;ymtooYhGUE6O43evyheKf4J+O/irW/2W/GPjq6uLd9e0p74W7rCBGBEflyvfjml+AVtHbftAfHyG&#10;NAkcUunoiAcKBFKAB+AA/CvOvhlg/sI/EY9zLqn/AKFVShFt+qHSrYiFOKnK7tP8D6y+FXiC98V/&#10;DDwrreoOj32oaVbXU7xrtVpHiVmIHYZJ4rhPCnxM1zVv2m/G3gq4liOh6Vplrd20axgSb3CFst6c&#10;muo+AZz8EPAQ5P8AxIrP/wBEpXlvgE4/ba+J3Gc6HYnHpwg/pXMo+9M9edRxhh3fdr8jof2lPip4&#10;l8D2Og6D4HSG68a67clLSGdd6pCil5ZGHoAAPxrrfgf8SF+Lfwx0LxMCI7m5i2XcI4MU6fLKpHb5&#10;lJx6EV8223xrstS/aX8UeMrrw54k8R6PosB8P6PLomnG7ijbcPtMm4MACWGOnStX9lr4gwaR8Z/G&#10;/gxNK1XQ9H1mVvEGkWGsW32eaNjtWdFTJ4JORg4wh9a2dL3OW2qPOpZg/rXO5Pklp5abP5n14Dlc&#10;469x1r5k8Q+P/iz4p/aB8WeCvBWs6HpVhotpbXW3V7QyGTzFUnleepIr0Tw74/8AibfeJrax1T4a&#10;w6Zozzsk2qLrcUhhj/hbywMtn29a8O1bwl4r8Y/td/EmDwl4vm8IXsWkWckksVtHP542IAhDfdGe&#10;/Wopqzdzrx2IclT9k5WvstG9D1T4B/GPxX4n8Y+LvAvjqysbXxN4d8qRrrTC32e4icZVhuzjI5xW&#10;BrPxe+IXxV+JOu+Evhg2n6RpegSfZ9S8RapGZQ02TujhQcHGMZqn+xraWlsPHdnrCSSfEa01NrTX&#10;726lMkl0Qf3ci5JOwg9BxR+xFcxadp3xC8PXLeX4gsvE93JeQuT5hViArc8nJVj+NW0otySOShWr&#10;VYUYOVlJy1/T1Jbb4rfEX4JeOtB0L4oy6frvh3XbgWlp4k02IwmGfsksfQAkjn61k/tM/tFeN/hN&#10;8W9M0zQRb3Ggw6XFq2owNCHlaEXJjl2t2wuD9K1v27LuC7+HPh7QUbzNb1PXbQWMSn5tyk5Zcc/x&#10;AZ9/aqXjrw7B4q/a90/Q9RUS2994EuLeb3DSupP+93z7D0pwUZe9IxryrU08PRns1bvrumfSL+KN&#10;OXwsfEf2hTpQsze+fn5TFs37v++ea+Zv2Xf2hvHHxX+KOs6Z4hFvb6PJpr6np8EcIWRY2mCx7j3+&#10;U1wyePdXf9nhfg75pHjT+3/+EK8sE7/swfPmf7nk5XPTAr0b4YeH7Twp+2Jrui2KhLSw8G2VrCvY&#10;IhjA/lQoqKkmaPF1a9ajODslZP1e/wBx6Z+0X8TtV+HHgq3Xw4sU/izWb2LTNIt5RuBmkYDcV7hQ&#10;CT9aP2dPilffFL4eLfa0qQeI9NuZdP1S3jG0JPGxBO3sGXaR+NeI/ET4s2mq/tUx3M2ha74k0LwP&#10;bPBDHodg10BqMygu5wcZRMAdwc0z4O/FG30b9qPW4E0TXPDmg+OYBNDba5ZGzP8AaEQ+cqrHkuC3&#10;TqTU+ztCwf2hbF8/O+T4bdPX5s7nxX8avHfxD+I+r+B/hPb6dEuikLq3iXVQWt7eUnHlxqPvt7V1&#10;XgDRPjPoniu0/wCEp8UaB4k8PSI/2gwWZtriM4+XYF4IzXn/AOxlcxaPqHxQ8L30ix+JbXxLcXFw&#10;snyySxv9xwDyQdr+wznvU0Xib4m+Av2ifA/hHX/GkHiPRtfS7maFNLjgZBHExVdwGSOlJqzcSqNX&#10;mjCvVlJtt7PRO+isZ3xl/aa8V/C39oaLRliju/A9nZ2tzqoSEGaCOVthkz6AlM+ma9H/AGi/irq/&#10;w88P+DtR8O3Nvt1fX7XT5JJEEivBIGJK/kOa4LVPDGn+NP2xfGmhatAJtP1HwMtrLDjko0yhiD2I&#10;wuPcV454w8TahpHhPwx8LvEk5fxD4P8AGthBBMwwLvT2LmGVc9go2n8BWipxlKPyOepiq1KNXnlo&#10;2+X71p8z7h+Jfji1+HHgPW/E16/+jabavPjPLsPuoB3LNhR9a8h/Zi+NHi7x3qGt+GvH0VvZ+JbS&#10;G31O3SBPL8yznjVlwB3UkAn1PtXN/tieOYp/EPgvwCLPUtTtJ7uLWdat9JtzcT/Y4HyihR/ekA6+&#10;lcT8RfjXZ2Hxn8AfECw8J+KvDdnbE6RrE2saS1tDJaSEoo3A8Mrs2M8cCohT9y1jfE49LE35mlBp&#10;NdHfr8j7jUfKM8nHWlCgdqbDKs0KSIwdGUEMpyCPUU+uM+qTuriBQOgoxmlooGIQD2oxS0UAJgUm&#10;0elOooATAowMYxxS0UAIFC9BijaPSlooATaPSjaPSlooAQADoMUEA9RS0UAIAB2oxS0UAIFA7UbR&#10;6UtFABRRRQBnat9qOm3f2FlF55biHzD8u/Bxn2zXiv7MLfF54fE3/C0goP2tRp/+r3YIYybdn/LP&#10;7gXdzwc85r22/uIbG3muZ3EcEKF5XboqgEk1wnwo+NvhH40Q6q3hXUWvV06YRXDGFo8E7tpBPUHa&#10;xBrVX5GefUUHiKfNOzs9DhfHZ+Mx/aM8NjQfK/4VvsjN5zGF2k/vvMJ+fdjGzbXb/HqXxsvwy1j/&#10;AIV6obxTtU2wKqSRn5sbvlzjpnvTfEfx48G+GfiZp3gS/wBV8rxJqCqYYfKZkUsfkDMBgZ6Cug8f&#10;+PNE+GHhe68QeILg2um2oRZJFjLsMtgYC+9Nufu6GKhS5K1qnXXXbQyvgi3jI/DHRT4+wPFGxvtQ&#10;Xbu++dm7b8u7bjOOM9K/OX9sh/Fv/DRGt/2sb1UaVP7H2l9nk8CMxFQSOQNxBHzZr9MvAXj3RfiX&#10;4UsPEeg3QvNKvV3RTbSrZDEFSp5BBBHPpXnHxY/al+HPwo8Z23h3xFPK+pYV3Fva+aLZWxjee2cg&#10;8dq0oTlGo7RucGZYaliMJCLrcsej7k1k/jgfsuRyS+aPHn/CP7j5oxILjyzgnvvx175r4K/ZJbxg&#10;P2ivD/8AZn9oNctdN/a5k3DbDg+b52eCcA4BzhiO9fqXHqlo+krqPmxtY+V9pE4PyeXtzv8Apg5r&#10;yH4YftTfDn4o+OJvDegzyjU33mB7i12LehASxjI6gAE8+lVTqtKdomWLwcJ1MPJ1+VK1lfdnk/8A&#10;wUcfxKngjw2dOa4Hh43Ev9pC33bWfCCFZAOdnMn44pv/AATgPiZPBfiQamLpfDjXEP8AZnng7Q4D&#10;iYJnnH+q9s5xX0Z8X/iv4a+D3hI634nneOzaQRxwxJvkmk6hVU/Q0fB/4seGvi/4UGs+F5CbKJzb&#10;yW0kYjeCRQDtZRwMZFL2slQUeTQ2+pw/tR1vbe9b4Tz/AOP8nxkHjrwWvw5MQ0HzcapkxkA71/1m&#10;4btm3ONvv6CvUviOfEb+Add/4RQx/wDCSizk+weZjb5+Pl+9x+dYfxH+O/gz4V+IdE0bxLqRtb7V&#10;mxaosDOMAgZZhwBnHX0rrvE/ijTfB/hzUdc1W5FtplhC09xMRnCAZJxWL5vdsj0YqlzVff3Wq/lP&#10;K/2Wv+FqnwfqH/C1dw1H7Tiz80xGbyv4t3lgDr074rM1V/jN/wANN2YtDEPhd5S+Ycx7Nvlgybs/&#10;Pv3/AHSDjFeh/CP40+FfjZo9zqXhW+a9t7WXyphLGUZHxxwfUVTvfj14MsPitF8PJNTK+J5V3Lbe&#10;QxTJUOF3jgEqc81d5870MFCgqNNe10vo/wCbyPTF+6P606kHQUtc57RxfxT+Hlt8VvAus+Fr66ns&#10;bbUUETXEGN6gMrZG4Y/hry3QP2XtW0KXTlg+L3jWSzsjHssXuYxFsXAEeFUYXAxivoB9oI4zk9q8&#10;v139orwZoXxWsfh3d3k6eIrxo1TZAWhDOCyqzdiQP/HhW0ZTt7p5eJo4TnVWukm9Fra5f0T4Q2Og&#10;/FbxB49jvp5L/WbSG0ktn2iKMRgAMDjOTisLwR+zd4e8CfF3xF4+sp7iS/1jextpAvl27ud0jR4G&#10;csV5HvXr/wB1VGM1h+NPFtl4G8L6lr+omYWFhEZphBGZJCo4wqjknPpU88noavC4eKUnH4dTmfCH&#10;wgsvBnjvxp4nt7+4nuPFMkMk8Eu0JD5asvykDJ+8etYHh79nLS9A+DmufDuHVb2XT9Wa4Ml2yp5q&#10;GblsADAwfWvUfDGvWvizw1pOt2Qf7HqVpFeQeahR/LkQOu5TyDgjI7VpgAdh+NLnkilhaDjtv+p8&#10;7aH+ylq+gW1ja2Xxf8bRWFkqJDZJdIsQRMYTheBgAYHau5t/gnaW3xE8VeMbfWL6LUte0yPTZNio&#10;BAEXCyKcZLd/avTSOfug801iCfm6jofSr9pJkLBUIR+H8Ti/hD8LdO+D/gSy8M6dNLdxW7vJJdXA&#10;Akmd3Ls7Y78/kBVDx78HrLx3438IeKWv7nTNW8NztJDJahSJkYDdG+R904/WtT4W/FTQ/i74ck1v&#10;QZJZbBJ5LUmZNp3pjcMenIrscKy84561N5KRrCnSqU0o/CNA2jd3I7VwWi/CWy0L4teJfHkd9cSX&#10;uuWkNnJaPtEUax4AZTjOTirvxH+KWjfC+10i41prhYtT1KLS7f7PEXYzSbtoI7D5TzR4y+KWjeBP&#10;EPhjSNTa4+1+Irw2diIoi67xjO49h8wpWkKpUoXvUesGvvexkWPwZsNH+Mt78QrHUbq0vdRshZXt&#10;guwQXW37rnjO8YXkehrnviP+zPpnjLxcfF+g69q3gnxXIgSbUtGcJ56jgCWNuG7c17YBkAnBJ74r&#10;lviN480v4Y+EdQ8SawtydNsdnnLaQtLIQ7qg2oOvzOv4ZqozlfQirhsP7PlmtDzbwH+zBYeHvGkH&#10;i7xN4j1Xxz4lt122t3q7qUtvUxoPunmuvvfhHp938YbL4iPfXAv7TTH0tLXC+SVZi27PUNyR+JrY&#10;0f4j+H9b8SDQbS+WXV/sC6m1qAQ8cDFcM3oTvGBVDVvHmpaR8SdL8OTeHLyXSdUgleLXYGMkUcyA&#10;ZilQLmPPZs4NOTk3qZ06GGhFciurnLr+zd4ej+OTfFETXA1ZoiPsRC+R53l+WJc4zu25/Ek1vWfw&#10;hsrH4uap4/iv7n+0NQ01NNa2Kr5SIrKQw4yTx34r0BmWNSzELgZJJ4FeD6l+2x8JtL8WSaHNr0zT&#10;JP8AZ2uo7R3t1k3YKlwPXvjHvQnUl8JNSng8OlzJRu77ncfCD4QWPwk0nUba2vrjU7nUr6XUbu/v&#10;MebNLIxY5x16nFN+LXwesfiwNAlmvrnSNR0LUY9Ss7y0CmRGUjKEHs2B+Vd/Y3MN9ZQ3VvMk8M0a&#10;uksZyrqRkEH0INTqOOSDUc0r3Z1qhR9n7OK91ni/xP8A2Z9D+IPiWLxTp+q6n4R8YRIIzreiyhJZ&#10;FAAxIp+VhgAevFZng39mG70f4i6L408R+P8AWvF2qaPHJHaJeRpGiBwwbOOv3/8Ax0ele8BMk8bS&#10;O4rh7r4veHNP8cav4Wup5ra/0vTP7Xu7meJltktwwBPmdCRuyR6ZqlOb905KmDwsZqrUjqvPQgtv&#10;hHZWXxi1D4iLf3BvrzTF0t7M7fKCK4YPnGc/L+tc58Vf2Y/Cvxb8aaJ4p1G51Cy1fSjH5cli8apM&#10;I5N6pKGjbcM+hBr0/wANeItP8YeH9P1vTJftOnahbpcW82Mb42AZTj3Bz+NawAHYUuaSOh4bD1I2&#10;av1POvDXwgsdA+KfiHx3PqFzqGs6vBFaKlxt22sCfwR4GcE8+56881r/ABM+HumfFPwTq/hjU96W&#10;eoxCOR4gu9CGDK67gRkEA/hWl4z8UWXgfwtqmval5v8AZ1hC08wt4i8mwDkKo5JzVjwr4gtPFfhz&#10;S9asRILLUrWK8g85Cj+XIgddynkHDDI7UuaXxFKhRjB0bblfwV4el8JeFNI0R76bUzp9tHbC7uAA&#10;8iooUFscEkDJ963enNNY4IrjR8VNFPxSPgHfOdf/ALP/ALTKiI+UId+wEt657UrXNHKNFRT66Haj&#10;kUtIv3RS1JuFFFFADScA0gxg81zHxF+IOm/DHwhqPiXWWlXTLBQ05hjLvy6qMD6sK2dG1SDXdIst&#10;Rti32a8gSePeMHayhhkdjgiq5epkpxcnTT1RoDoKWkUYApak1Gk9aRSDXkt7+0p4P0/RfG2ru9+9&#10;r4R1D+zdTSK2LSCXzRFhFz8wLEc+ma9KXV7d9ITUQzLbNCLjd1Ozbu6fSnySi7M54V6dTWMtEaHc&#10;9aXOK+Y1/wCCg/wnKqTcazhsYK2BIHTuDX0rZXUd9ZQ3EJJilRXUnrgjIpyhKPxCpYmjXT9lJSsW&#10;BS0g6ClqTpCiiigAooooAKKKKAKl5bR3ltNbzRrLDKrI8bdGBGD+lcb8N/g34Q+E/wDaQ8K6THpp&#10;1CQS3LKzEuRnA57Dc2AOBk4rrtTjuJtPuEtJVhuWVhFIwyFbBwSO/NeJfsw+Bvih4Kh8SJ8R/EEm&#10;tNcXKvYCW5M7BQG3kE8qrZQhc8YNaLY4KskqsI8l/wC92O8174J+DvEnxB03xrf6LFP4ksMfZ7ws&#10;wxt+6SoOGK9ienatjxt4F0X4jeGrvQ/ENiupaXcgGSCQEcqcqQRyCDyO9eR+PPAnxZ1L9ovw5rui&#10;+Iza+ALZY/ttiLoojAE+ZG0XR2YYIbtXdfHvw/4w8UfC3WNM8D6mNK8STKot7gSGJsAjcA38JPrT&#10;cX7vvGKlHlrNUtOv970Om8GeDNG+H/huz0LQrMWGl2oIhgBJxkkkknkkkkknknJPNeA/HD9ifSfj&#10;N8Rl8V/8JBPo0lwI0vrVLcSeeEAAKuWG07QB0PHHSvX/AIIaH4r8NfDHRdO8aagdT8RQRsLm4eUy&#10;tguSqs55dguAW74rxX9pr4YfGLxn8VPDF/4D1m4stCt44lmSG++zpBKJGLSOm9fMBUqMYPCEd6uD&#10;kp6SOTGRozwkOai2rqy7H0dB4WsrfwnH4eRT/ZyWYsVVuT5Qj2DPHXA9K+efgn+w9o3wd+JQ8VLr&#10;1xqyWolWxs5IQghV1KHe2TvwpbGfUmvprbIbfAYeYUxkjgHHHFfL/wCzr8LvjF4T+MfijVPG+rzX&#10;Xhu7SZY1lvjOly5kBRkj3nywFB7Dg44og5Wl7xri6dKVai50nK2z/l9T1D9oX4EWHx98Fw6Nd6hL&#10;ptxaXAvLa7iQP5bgYwy5G4EE1H+zt8CtP+APgp9FtL6XVbm5nNzc3ciCPzH2hdqrk4AAFO/aV8M+&#10;M/F/wk1TTPA15LaeIJXjKmK48h5I1bLor7l2kjvkZAo/Zp8L+MfBnwm0zTPHV613rsbuSZJ/PeKL&#10;PyIXyd2Bx1Ipc0vZW5i3Tp/2gpuneVviN3x78E/BvxO1jR9W8R6PHqV9pTE28rsy4Gc7WAOGXPOD&#10;xmum13w5p/inQ73SNWto73Tr2EwTwOp2uh6g14t+0B4F+K/irx14LvPAPiT+xdEspt2pQLcmIH51&#10;O90H+tXarDYeOD6mvVPiTpevax8PtdsPDl+NM8QT2ckVndscCKYr8pB7fXsamztH3jVTXNV/d9NX&#10;/MVfhj8I/C3wi0abTfC+nDT7e4l82ZjI8jyMOhZmJJwOlV7n4JeDL74kwePp9FhfxPEoC3u5uoXa&#10;rbehYLgBsZxXGfsseDviT4L8I6nb/ErWpdW1KS5MlsLi8+1SQx7ehkPJBPOM8Vn6x4D+LMv7T9l4&#10;htfEpi+HCxKsmm/aiEH7sK0Zh6MzNlg/bNVZ80veMVKHsaf7nS+i7eZ9BJ90fSnUi/dH0pawPZKV&#10;3MlrFJLJJ5cUal2cnAAGST+Vflp4r+JHhTxSnjrxxNrP2f4gP4mg1HRLQ20zMtpCQFxIqlRlWJwS&#10;P9SK/Sj4oaBq3ij4f+INH0S8isNTv7SS2hupc4i3jaTxznBNcB4K/ZW8A+Hvh3pnh/U/C2g6rqcN&#10;iILnVZNNhaaSUj55RIy7h8xJHPAx6V10Jxpq8j5rNMHiMbOEaLsopv59Dl/jtLd/EX4T+GPG+lfE&#10;2++HOjJa/bJ5rHzGa786OPy02pIhLKwICgnljXFeErP4l+CP2TfiFr/ivxLrT6pc2r3emSX11Kby&#10;0gCjaxJdjG7ZztDfL0zVXUv2PviZL4S8F6HZ+NdMhXwtJcNbecsjxsHkDxsUaMrvUFwD24weK7/R&#10;vgj8UtU+Gvjzw54y8e2fiG412zjt9NlEZEdo3zhy2EBIbKflWqcUlqtzgVPE1akpunJScLb6XseO&#10;/FT43eJJtI+FPhFvHl94Kt7zwjZ6vqniC2gmurmeRoRgZjBfJZSSe+TVZfjv4zvP2YvibAfFV/fa&#10;l4ZvbCOw8TwrLZz3VvNcKOC2HLYVgc84bBr2Lxd+yrrt7ongC88LeLh4Z8beGdHt9GkvYlZoruKO&#10;MIU5IO0EMRkHrTtY/Zn8beIfgV4i8I634+bxB4h1e5guft+oq32e0EcquUjUcjOD7dOBVKdLlXqZ&#10;PC491Jy11j39PxPO5v8Ahb/wh+Ifwr1zxD4/uPEFr4t1W20690hsi3txKUBCrnaSA5+bHUZq9Cvx&#10;X+P3xJ8dax4Y8eyeEdL8LapLpthpsYLR3UkJwfNTOCGIwdwP3vavbviz8G7/AMf3Hwxmtb+1tF8K&#10;63a6ncCYH98kW3KpjudvGa868X/speLm+IWv6x4G+IVx4R0LxNIZ9YsFjYyBznzGT5gCSSTu4IBO&#10;CahVIvc0q4GvSUlaUoJp2vq246/JM8++Bl54gs/2QL06L4r0zwbey67PDNrOoTCNYELLv2Ehv3h7&#10;Dg+mOK3/ANk7x94gf43+IfBd18Qbr4iaDHpB1OLUroSApIssKbFMjFsfvD3IPvVyP9i7xEPgxo3h&#10;WDxXa2PiDRdal1i0vo45JIWLDA3AkNuHXOCM9q7H4Ofs5eKfh38XW8aa74tTxPeXuiNp1+8yFJPM&#10;MqMPKAGBGqxoO3OTjJpucOWSJoYbGKtRTjJRVr6/eQ/tuKIvCnw4ZzmNfG2nmRzxgeXPz+eKZ+09&#10;t/4XB8AsEEr4gkJA69Ya9L+Pvwdt/jd8Pp/D81++nXKTJdWd9GObedPutjv1P5mvJ/hx+y740h+I&#10;+g+KPiR4/bxaNA3NptiEbCuePMYkjJHynoT8o5rCDjyptnoYulWniKkYQup8uvRWOa+JCfEj4g/t&#10;U+JfBfhPx7e+F9LXRYLicLK7LAn7vLQoGG12ZlG4YOC3PNci3xK8faR+zR8YNM1bxRe3fiLwlrlv&#10;p0GtJO8dwV+1wo+JAd2PvjryCQa+m9D+EeoaZ+0Tr/xCkvrd7HUdFj06KyUHzUdWjJYnpg7K858Q&#10;/sra3rHgr4w6JFq+npN421pdTs5SJNsEYuFl2yYHXAxxWynBaHNUweIvKqrtyck1fp0PL/g/4D8S&#10;3v7YOp3J8bX5kt9PttZug3mFru3l8tltHy+Ci7wBknoPlFY3x28f+N/BniDW/E6fGm3k1S21T/Rv&#10;CmjPLNbpb+btVX2/JkKPmDr1Q/MSa+gIP2ePEWm/HHTPGuleKo7LTpNMg07VrIQtvuBFEE2qfQ4V&#10;snpgeleXv+wv40/4RjXPCy/EZZPDEsjT2WmmEqskhcMDcMBnHAOBnnmtfaRlLmk0efPB4ulQ9nTh&#10;K6k3v6H1sdTt7nwW2panNHbWj2H2i5lB+SNDHktx2AzXxlonw11Twt8HtT0eDwNoHxL+Hl0lxOni&#10;XRrmKDUvIJZvM3SjmRMnGM424FfathoRm8IW+kaqEui1ktpd45WT93tfGeoPPWvleX9jn4keH4bz&#10;w54T+Ks2l+BruV2OnyRuJYEcksicnOQSCQVzzkc1z05RUtWezmNCrNQlGm5Wjbpe77+R0HiDxC19&#10;+zL4LPgPx/H4O0KYQ28mu61MBdx20YZXjTaFDSqU2/Lj7hA615p8JPil4qTwp8dPD58e33i+DQvD&#10;8t9pev7pVmEhgfLIzsXG1sDGeDHuH3s16b48/ZDu7jwJ8PNE8GeKP7C1Dwc8j213PDuileUhpHK5&#10;OG3AkDnG481H4Z/ZS8TaE3xFe/8AFcfiC98X+HW0ya+vQySLdmMoHwAR5YGABnICgdq1TpJNs8+p&#10;RxsqsLRaSVtH5HiGq6h8aPB3wX8LfF6f4k3l7b/6Mq6L5jFHhZsIZCWxKzY+bcCfm61137Slz4k8&#10;T/E34neH7bxNqGn6NZeB11RrITuYJNskfmJ5ecfOm5W45DEHg17D44/Z21bxP+y5o3wzi1Szh1Ky&#10;htYpLxg3kuYjyB35xxkVP4s/Z0v/ABT8UfHPiGTVre30/wAQ+E38OxwIjGWKRtnzntj5D+dEa0H7&#10;z8yZ5fiHTVKKbTUb6+Tv+J5r4I0Pxj4Q/ZF0cW/xLt9Hl1uW1ul1jWJWjOl2UkUY+zwFmYFl2cBS&#10;v3jwCa5/4JfE7xRZ6v8AFTwsPiFeePdLsfDNxqVlrTmRZEmVcfu2diwxu6g4yBg1197+yP421H4T&#10;eGfD134+h/t/w1qZudKvFhPkpbhI1SAqcHcNhKtg7egrZ8E/st+KfD/ifxLrWreME8SX2veGJdFu&#10;7m6DRuLhz95AFwIlUIAPrxzT54NPVCjhsYpUvZwkrRtv5anA+BIvHEX7LHiD4lar8Rdd1C/n0C5W&#10;zga9cR222VsTBs5MmF+8eRV/x5rHijXvh18Lnk+L0fgCxufDNncXM32iSTU767aJSSyoQzqe7Bs7&#10;s5Br17TPgZqll+y5L8MG1Ozk1dtMnsftoVvILSM7BsYzjDDtXnOqfsh+MbfXPC+reG/iAug3dtoN&#10;loWoSJAZCYoIlUmDPqQW56Zz1pRnGTvJl1sLiYQUKcXsr6ve52/7FXxF1r4i/B2S817VX1q6sdUn&#10;sU1JwczxKsbKxJ5JO88nnisw8/t7DOP+RIzj0P2k1237Onwbvvgp4V13QrrUo9VhuNZnvra4UkyG&#10;J9oAkz/H8vOO+a4X41/s+/ELxd8Y4/HHgXxfZeGbkaSums0iM0pAd2PZhj5l7dhWKcXOR6U4YiGE&#10;oNx5pxauvJXOz/ar+J2sfC34UTXvh5lTW9Ru4dLs55BlIJJd3zn2AVvxIrxnQ5fil+zr8T/AcPif&#10;x3P440TxhfLplxbXYkL2sz7QrRlmIChnGSMcCuysf2b/AB342+Hnirwx8T/HMfiJr17ebSbu3iw1&#10;hNHvJbARM5LJ+ANRfDn9ljxXbeP9F8RfEbx7N4wi8P5Oj2JVgsb8fvH3E5b5VOeuQOaqMoRg0znr&#10;wxdevCpGMorS2uzvrf1Wxwl+/wAWf2gPFHxC1zwz8QJPCOkeFNRl0+w0uKRo0uJIfvGU71wD6tlf&#10;m9q674qa/wCOta+FHgaPUfiLpHw7vLqJjrGo2t4GnuHCEJ5Bi4IYjcdh4PANM+IX7JXi+78ZeKL7&#10;wN8QpvC+g+KJGl1fTSrHLOuHZMcZbJ/OpPHn7IOqk+BJfh/4s/4Ry68L2B01WuYvMDIzlmlUc4Zm&#10;ZieOeMmr5o3WqMPYYqMai5JN9dd9enyPHbb4ha74z/Za+NWkax4nk8XQaJeWkNnrFxG6yTxPOnJE&#10;hLY+XIDcjNa/xh+Mmrya74O8CwePLv4b6JZeGbO+u9Ssbaea4mmeNSFHkZYIEx1287jzgV6JB+yJ&#10;4gsvA/xP8PnxRBqkvi02k8Wpagsgl86N98pmABABbJGCetbXxG/Zg8S6pe+GvEPgnxj/AMIr4u03&#10;SItIuZghaG9jQKQCOvUd/QelXz0uY5nhMbKk1FSTsle+9nf8jQ/Y3+KOu/EDwfrthr2oya1d6LqD&#10;WkOsSQvEbyAqDHIVdVbOQ2dwB6Z5ri/HEnxK+On7QHivwp4V8dT+BtF8IxWxZ7bdvuJZU3jcqldy&#10;8dSSML93mvdPgp8Pte+HfhiSz8TeLbzxhq09wZ5b26J2oCABHGCThRivNPit+zR4p1n4n3Hjf4ee&#10;N38G6jqUKW+pw7CyT7QArgjvtHQjqOtc/NDnlY9WrQxTwdJWk2n7yv71vU+fNF1nxN4P+A/7Q17J&#10;rM1t4rtPFEKXGpadK0L+ebqNZmRkwQGJfpjg192wyPc/DqGaVjJLJpYd3Y5LMYskk1836Z+x14h0&#10;34OfEjwU3iW11G98TalBd22pXIk3bY5UctNwfnYL2zyetfTUGjyR+FYdLMqs62QtTKAdu7Ztz64z&#10;VVJxk00Rl+Gq0aclKLs42+9v8T4J/Zvk+MjfDrQF8NfDXwr4i8LG4lUarqMULXLqZn83duuVJ2nK&#10;jKjgDqK7X9pP4x6zqHxqu/BEXxAu/hpomiWcM8l3p9rPcTXM7hXwVgy4Ta6rlioz619Hfs6fC+9+&#10;D3wm0nwpqV5Bf3Vm87tPbZCEPM8gAz7NXEfGf9nHxP4o+ISeN/AHjJvCPiCa3Fne70LRTxjGMgdS&#10;MDr6Cq9pGVS8jB5fXoYNRouTb3WidvI8H1v47ePPEP7NWlSQeIb6DxNY+MItHGsWzSWpvoTDK8bu&#10;rBW2t8uQQN20ZGa7r426F46+Gen/AAu8PaV8R9fv9X1vxL5MuqXVyQx8zYAjJnDRqSSEPAz0rsPE&#10;f7NPirX/AIUeHfDmpeNX1/XbDxBBrdxqephipVA4MUfUgfNxniu7+M/wkvviT4n+HOo2d7bWsfhr&#10;Wk1O4jmB3zRgqSq4/wB3nNN1KfN7vdk/UcTKjPnu5Wilq++v4HkHxo8O+KfBegeGPDh+OEnhywjj&#10;mlutX1G6kfVr6beSqqisGaMKcfK3GOh6V5q/xq8a6h+xt4l1NvF2oT6tpHiVdNttdtZZIbi5gBiI&#10;O4EMc7269QOa9z+NP7N/izxx8VLfxr4P8ar4WvzZDT7kSw+YVjznKfhn8ea5u5/Y510fBrxd4Gtv&#10;ENrM2sa+usW2oXfmGQr8oYTYH3yFzkdyaI1KfIia+FxbxM3ShJRafX0sdF4x8IeNvAHwavbd/is1&#10;treq38b3niDW7ny0somGJIrYc7SDkqAQfTFcb+yJ8QvEE3xg8U+DLzx7c/EPRINNF9b6ldJIreZv&#10;jUqvmMWA+c5BJr1n9pP4Gan8ZtJ8OHRddXQta0O+F9azSR+ZGTjHzL3wQuPbPrWB8Fv2efEnw3+K&#10;9z4v1vxYnie4v9HWxvZLhWSXzvMDfux08sKqAA+9SpQ9m11OmWHxEcZSVJNRjbd7rqfRYOQOc0UA&#10;DA5orisfW3QEDB470qqMdBRRR0F9gQqAeABTiBiiio7F9BuBgcUBFKkYGD1GKKKa3DowwN3QUbRu&#10;PA5oopLqTEVUUZwo6+lJsUEHAzj0oopL4RR3FwNo4oCKBwo/Kiin0Q+gpUEYIBFIByaKKOrH0HUU&#10;UVQhgUZzgZo2g54HHNFFEthdWJsXJO0Z+lKFXIOBn1xRRUvZFv4vkAUbug6UoA54ooo6Iy6iFRkc&#10;Dng8UMqleQPyooq2NboVAAowAKGRSpBUEHtiiikxvqIVBXoOtIFGRwKKKpbFx2F2jOMDFBUE5IBI&#10;9qKKQCbFIxtGOe1KqjIOBnHpRRUyI6v1FVR6CkKgHoKKKomG4KoA4AHWjaCRwPyoopM0+0x2BnOB&#10;k03aM9B1ooqPssEG0DPA560bRxwKKKa2YS2AgZBxQAOeKKKT+EoXaCBkA46e1NKjPQUUVcdxR6ht&#10;B7Dg5HFDKD2HWiimzGXX5C7RxwOlG0DPA6UUVHU06fITYpGCowe2KUgBicDJ70UVT+IiPwoTaCwO&#10;Bn1pxUZHAoooW5Ud2IFHoOOlAUDsKKKfQa2QgUZ6D8qdgccd6KKUtx/aYYHPFMKjI4FFFKO41uKU&#10;XkYGPpS7RjoKKKa2Qp/CG1d/QdPSgouANox6YooqhPdDgBiiiigzR//ZUEsBAi0AFAAGAAgAAAAh&#10;AIoVP5gMAQAAFQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA3Un4mlYEAAC/CwAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAWGCzG7oAAAAiAQAAGQAAAAAAAAAAAAAAAAC+BgAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc1BLAQItABQABgAIAAAAIQDq4+im4gAAAAoBAAAPAAAAAAAAAAAAAAAAAK8HAABk&#10;cnMvZG93bnJldi54bWxQSwECLQAKAAAAAAAAACEAAeesDBRYAAAUWAAAFQAAAAAAAAAAAAAAAAC+&#10;CAAAZHJzL21lZGlhL2ltYWdlMS5qcGVnUEsFBgAAAAAGAAYAfQEAAAVhAAAAAA==&#10;">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
-              <v:shape id="Picture 3" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:1387;top:-2443;width:3590;height:824;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQAEqzleAAEAAOYBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU5ZIISSdEHKEipUDjCyJ4lFMrY8bmhvj9O0G0SRWNoz/78nu1wfxkFMGNg6quQqL6RA&#10;0s5Y6ir5sXvJHqXgCGRgcISVPCLLdX17U+6OHlmkNHEl+xj9k1KsexyBc+eR0qR1YYSYjqFTHvQn&#10;dKjui+JBaUcRKWZx7pB12WAL+yGKzSFdLyYBB5bieVmcWZUE7werISZTNZH5QcnOhDwlTzvcW893&#10;SUOqXwnz5DrgnHtLTxOsQbGFEF9hTBrKBFbe6rgPmLbyv3tm0ZEz17ZWY94E3i7Ji9g1gHFfFHD6&#10;b3uTYu84XdrV6ZfqbwAAAP//AwBQSwMEFAAGAAgAAAAhAAjDGKTUAAAAkwEAAAsAAABfcmVscy8u&#10;cmVsc6SQwWrDMAyG74O+g9F9cdrDGKNOb4NeSwu7GltJzGLLSG7avv1M2WAZve2oX+j7xL/dXeOk&#10;ZmQJlAysmxYUJkc+pMHA6fj+/ApKik3eTpTQwA0Fdt3qaXvAyZZ6JGPIoioliYGxlPymtbgRo5WG&#10;Mqa66YmjLXXkQWfrPu2AetO2L5p/M6BbMNXeG+C934A63nI1/2HH4JiE+tI4ipr6PrhHVO3pkg44&#10;V4rlAYsBz3IPGeemPgf6sXf9T28OrpwZP6phof7Oq/nHrhdVdl8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAASAAAAZHJzL3BpY3R1cmV4bWwueG1ssrGvyM1RKEstKs7Mz7NVMtQzUFJI&#10;zUvOT8nMS7dVCg1x07VQUiguScxLSczJz0u1VapMLVayt+PlAgAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJB7U43DAAAA2gAAAA8AAABkcnMvZG93bnJldi54bWxEj9tqwzAQRN8L/Qexgb41chpojRM5pBfj&#10;PDXk8gEba30h1spYqu3+fVQo5HGYmTPMejOZVgzUu8aygsU8AkFcWN1wpeB8yp5jEM4ja2wtk4Jf&#10;crBJHx/WmGg78oGGo69EgLBLUEHtfZdI6YqaDLq57YiDV9reoA+yr6TucQxw08qXKHqVBhsOCzV2&#10;9FFTcT3+GAWNvS7e83NG31+5W8bl2+fF709KPc2m7QqEp8nfw//tnVawhL8r4QbI9AYAAP//AwBQ&#10;SwECLQAUAAYACAAAACEABKs5XgABAADmAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQAIwxik1AAAAJMBAAALAAAAAAAAAAAAAAAAADEBAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAASAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;cGljdHVyZXhtbC54bWxQSwECLQAUAAYACAAAACEAkHtTjcMAAADaAAAADwAAAAAAAAAAAAAAAACf&#10;AgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA9wAAAI8DAAAAAA==&#10;">
+              <v:shape id="Picture 3" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:1387;top:-2443;width:3590;height:824;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQe1ONwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/basMw&#10;EETfC/0HsYG+NXIaaI0TOaQX4zw15PIBG2t9IdbKWKrt/n1UKORxmJkzzHozmVYM1LvGsoLFPAJB&#10;XFjdcKXgfMqeYxDOI2tsLZOCX3KwSR8f1phoO/KBhqOvRICwS1BB7X2XSOmKmgy6ue2Ig1fa3qAP&#10;sq+k7nEMcNPKlyh6lQYbDgs1dvRRU3E9/hgFjb0u3vNzRt9fuVvG5dvnxe9PSj3Npu0KhKfJ38P/&#10;7Z1WsIS/K+EGyPQGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkHtTjcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:434;top:-2555;width:5544;height:1583;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAKZzXk8AA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESP0YrCMBRE3xf8h3AF39ZUsSLVWEQqyD4sVP2AS3Nt&#10;q81NaaKtf28WFnwcZuYMs0kH04gnda62rGA2jUAQF1bXXCq4nA/fKxDOI2tsLJOCFzlIt6OvDSba&#10;9pzT8+RLESDsElRQed8mUrqiIoNualvi4F1tZ9AH2ZVSd9gHuGnkPIqW0mDNYaHClvYVFffTwyig&#10;/FZbe1j1eevLy4/L4jj7jZWajIfdGoSnwX/C/+2jVrCAvyvhBsjtGwAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEAKZzXk8AAAADaAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" filled="f" strokeweight=".48pt">
+              <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:434;top:-2555;width:5544;height:1583;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQApnNeTwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1lSxItVYRCrIPixU/YBLc22rzU1poq1/bxYWfBxm5gyzSQfTiCd1rrasYDaNQBAX&#10;VtdcKricD98rEM4ja2wsk4IXOUi3o68NJtr2nNPz5EsRIOwSVFB53yZSuqIig25qW+LgXW1n0AfZ&#10;lVJ32Ae4aeQ8ipbSYM1hocKW9hUV99PDKKD8Vlt7WPV568vLj8viOPuNlZqMh90ahKfBf8L/7aNW&#10;sIC/K+EGyO0bAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKZzXk8AAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" strokeweight=".48pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w:rsidR="00343897" w:rsidRDefault="00343897" w:rsidP="00343897"/>
                     <w:p w:rsidR="00343897" w:rsidRDefault="00343897" w:rsidP="00343897"/>
                     <w:p w:rsidR="00343897" w:rsidRDefault="00343897" w:rsidP="00343897"/>
                     <w:p w:rsidR="00343897" w:rsidRDefault="00343897" w:rsidP="00343897"/>
                     <w:p w:rsidR="00343897" w:rsidRDefault="00343897" w:rsidP="00343897">
                       <w:pPr>
                         <w:spacing w:before="4"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w:rsidR="00343897" w:rsidRDefault="00343897" w:rsidP="00343897">
                       <w:pPr>
                         <w:spacing w:line="348" w:lineRule="auto"/>
                         <w:ind w:left="1070" w:right="890" w:hanging="159"/>
                       </w:pPr>
                       <w:r>
                         <w:t>U.O. Sviluppo Organizzativo</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-47"/>
@@ -3889,52 +3403,52 @@
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:t>Valutazione</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <w10:wrap anchorx="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC86619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23A24F16"/>
     <w:lvl w:ilvl="0" w:tplc="544669C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="573" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="837EDAAC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="361"/>
       </w:pPr>
@@ -4013,132 +3527,138 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FD1E0D5C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8265" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00343897"/>
     <w:rsid w:val="00163F7D"/>
+    <w:rsid w:val="00297FFC"/>
     <w:rsid w:val="00343897"/>
+    <w:rsid w:val="00363D4D"/>
     <w:rsid w:val="00553E2E"/>
     <w:rsid w:val="005E6678"/>
     <w:rsid w:val="005F7A04"/>
     <w:rsid w:val="006A333D"/>
+    <w:rsid w:val="0077798C"/>
     <w:rsid w:val="007D2DEA"/>
+    <w:rsid w:val="00A257AE"/>
+    <w:rsid w:val="00B02767"/>
     <w:rsid w:val="00B421F6"/>
     <w:rsid w:val="00FB12EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{67B60733-44BA-486E-A01A-0C2E36BE0CE7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4200,98 +3720,95 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -4466,50 +3983,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00343897"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
@@ -4626,51 +4147,51 @@
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Corpotesto"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00FB12EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00FB12EC"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:ind w:left="573" w:hanging="362"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -4906,69 +4427,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>462</Words>
-  <Characters>2634</Characters>
+  <Words>389</Words>
+  <Characters>2218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3090</CharactersWithSpaces>
+  <CharactersWithSpaces>2602</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Giulia Tabacchi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>